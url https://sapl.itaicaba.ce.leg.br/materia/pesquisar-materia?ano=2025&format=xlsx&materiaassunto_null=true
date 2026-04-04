--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -54,1122 +54,1122 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_indicacao_001.2025_-_institui_o_programa_mansueto_lima_barros_-_carlos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_indicacao_001.2025_-_institui_o_programa_mansueto_lima_barros_-_carlos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Mansueto Lima Barros", que visa fomentar as atividades de agricultura familiar no Município de Itaiçaba - CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Guilherme Nunes Bezerra Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_indicacao_002.2025_-_institui_a_telepsicologia_no_municipio_de_itaicaba_-_guilherme.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_indicacao_002.2025_-_institui_a_telepsicologia_no_municipio_de_itaicaba_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Institui a telepsicologia no município de Itaiçaba- Ce e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jose Ribamar Barros Filho</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_indicacao_003.2025_-_bolsa_atleta_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_indicacao_003.2025_-_bolsa_atleta_-_ribinha.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICIPIO DE ITAIÇABA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriana Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_indicacao_004.2025_-_universidade_aberta_do_brasil_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_indicacao_004.2025_-_universidade_aberta_do_brasil_-_adriana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFERTA DE CURSOS NA MODALIDADE A DISTANCIA, BEM COMO DISPÕE SOBRE A IMPLANTAÇÃO DO POLO DE APOIO PRESENCIAL NO ÂMBITO DO  MUNICÍPIO DE ITAIÇABA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Francisco Erineldo Barbosa Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_indicacao_005.2025_programa_de_apoio_as_pessoas_com_doenca_de_alzheimer_-_erineudo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_indicacao_005.2025_programa_de_apoio_as_pessoas_com_doenca_de_alzheimer_-_erineudo.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itaiçaba, o Programa de Apoio As Pessoas com Doença de Alzheimer e outras Demências e aos seus familiares e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_indicacao_007.2025_-_abrigo_para_caes_e_gatos_-_guilherme.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_indicacao_007.2025_-_abrigo_para_caes_e_gatos_-_guilherme.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ABRIGO PARA CÃES E GATOS NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA E DA. OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora, Adriana Ferreira dos Santos, Carlos Eduardo Peixoto Barros, Flávia Maria Costa dos Reis, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/735/projeto_de_resolucao_01.2025_-_salario_minimo_cmi_2025_1.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/735/projeto_de_resolucao_01.2025_-_salario_minimo_cmi_2025_1.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VENCIMENTO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE ITAIÇABA, NA FORMA QUE INDICA</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_01.2025_-_iluminacao_joaquim_correia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_01.2025_-_iluminacao_joaquim_correia.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada providencias quanto a iluminação da Rua Joaquim Correia, a colocação dos braços nos postes junto a iluminação de LED adequada, em virtude de solicitação da comunidade do Bairro São Francisco a este Vereador</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_02.2025_-_canoa_do_municipio.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_02.2025_-_canoa_do_municipio.pdf</t>
   </si>
   <si>
     <t>" que seja feita a recuperação da Canoa do Município que se encontra a margem do Rio Jaguaribe sem condições de uso"</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_03.2025_-_praca_na_comunidade_do_tome_afonso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_03.2025_-_praca_na_comunidade_do_tome_afonso.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça na comunidade do Tome Afonso</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_04.2025_-_iluminacao_baixo_giqui.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_04.2025_-_iluminacao_baixo_giqui.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação publica da comunidade de Baixo Giqui.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_05.2025_-_iluminacao_da_quadra_de_tenis_e_areninha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_05.2025_-_iluminacao_da_quadra_de_tenis_e_areninha.pdf</t>
   </si>
   <si>
     <t>melhorias na ilumina¢ao publica  ao redor da quadra de ténis e da areninha no Conjunto Padre Abílio Monteiro Neto.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_06.2025_-_melhorias_rua_joaquim_romao.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_06.2025_-_melhorias_rua_joaquim_romao.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua Joaquim Romão devido a alagamento recorrentes</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_07.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_07.2025.pdf</t>
   </si>
   <si>
     <t>"Que seria de grande ajuda se a Prefeitura tivesse uma reserva de cadeira de rodas para doação ou até mesmo empréstimo, aos que necessitam e hoje não tem a quem recorrer."</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_08.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_08.2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a implementação de um programa de avaliação periódica e acompanhamento dos profissionais de saúde (nutricionista,  fisioterapeuta, preparador físico e psicólogo) aos  atletas ativos no município</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Flávia Maria Costa dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_09.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_09.2025.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio escolar Centro de Educação Infantil Francisco Amaral Maia da comunidade Alto Ferrão.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_10.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_10.2025.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio público abandonado situado na comunidade Cidade Nova.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_11.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_11.2025.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza e capinação na área ao redor das habitações na comunidade Serrote.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_12.2025.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_12.2025.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo., Sergio Barbosa de Paula, Secretario  Municipal de infraestrutura, Industria, Comercio e Turismo, solicitando a reforma da Praça da Comunidade de Central para realizar manutenção dos bancos, calçamento e poda de arvores.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_13.2025_-_construcao_de_uma_ubs_no_serrote.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_13.2025_-_construcao_de_uma_ubs_no_serrote.pdf</t>
   </si>
   <si>
     <t>Providencie, em caráter de urgência, a construção de Unidade Básica de Saúde (UBS), como a retomada de atendimentos médicos na comunidade Serrote.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14.2025_-_pavimentacao_do_alto_ferrao.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14.2025_-_pavimentacao_do_alto_ferrao.pdf</t>
   </si>
   <si>
     <t>Ilmo.Sr Sérgio Barbosa de Paula que providencie a pavimentação e calçamento da comunidade Alto Ferrão</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_15.2025_-_construcao_de_uma_praca_no_baixo_giqui.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_15.2025_-_construcao_de_uma_praca_no_baixo_giqui.pdf</t>
   </si>
   <si>
     <t>Ilmo. Sr. Sérgio Barbosa de Paula que providencie a construção de praça e implantação de academia pública ao ar livre na comunidade Baixo Giqui.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_16.2025_-_reparos_na_praca_do_bairro_sao_francisco.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_16.2025_-_reparos_na_praca_do_bairro_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na praça" José Gabriel de Oliveira", situada no bairro São Francisco.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_17.2025_-_desmatamento_e_limpeza_curva_da_ce-371.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_17.2025_-_desmatamento_e_limpeza_curva_da_ce-371.pdf</t>
   </si>
   <si>
     <t>Solicitando o desmatamento e limpeza na curva de Juvenal, na CE-371 sentido Ce-123</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_18.2025_-_melhorias_quadra_de_tenis_e_vestuario_para_atletas.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_18.2025_-_melhorias_quadra_de_tenis_e_vestuario_para_atletas.pdf</t>
   </si>
   <si>
     <t>Melhorias na quadra tênis e construção de um vestiário de para os atletas.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_19.2025_-__pavimentacao_e_calcamento_no_bairro_sao_francisco_-_carlos_eduardo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_19.2025_-__pavimentacao_e_calcamento_no_bairro_sao_francisco_-_carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Que providencie continuidade da pavimentação asfáltica na Trv. Joaquim Correia, Rua Francisco Torres, Trv. Francisco Felix, Trv. Sete de Setembro. E calçamento nas ruas: Barra do Palhano, continuidade da rua Francisco Torres, continuidade da rua Joaquim Correia, continuidade da Davi Barros, e continuidade da rua Sete de Setembro, todas situadas no bairro São Francisco.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_20.2025_-_placas_educativas_no_beira_rio_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_20.2025_-_placas_educativas_no_beira_rio_-_adriana.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas educativas no Polo de Lazer Beira Rio.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_21.2025_-_reforma_da_praca_amadeu_martins_romao_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_21.2025_-_reforma_da_praca_amadeu_martins_romao_-_ribinha.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da brinquedopraça situada na praça Amadeu Martins Romão, no bairro São Francisco.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_22.2025_-_limpeza_do_chafariz_da_cicero_paula_-_sheila.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_22.2025_-_limpeza_do_chafariz_da_cicero_paula_-_sheila.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza e desmatamento do Chafariz localizado na Rua Cícero Paula.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_23.2025_-_anexo_rodoviario_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_23.2025_-_anexo_rodoviario_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de anexo rodoviário na praça central</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_24.2025_-_casa_de_apoio_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_24.2025_-_casa_de_apoio_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie a construção de uma casa de Apoio em Fortaleza</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_25.2025_-_reforma_da_escola_camurim.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_25.2025_-_reforma_da_escola_camurim.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie a reforma da escola desativada no Sítio Camurim.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_26.2025_-_banheiro_beira_rio_-_sheila.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_26.2025_-_banheiro_beira_rio_-_sheila.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza e a colocação de duas portas no banheiro público feminino localizado no Beira Rio, e a colocação das fechaduras em ambos os banheiros.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_27.2025_-_pavimentacao_e_calcamento_no_bairro_conj._pe_abilio_-_carlos_eduardo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_27.2025_-_pavimentacao_e_calcamento_no_bairro_conj._pe_abilio_-_carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação das ruas do Conjunto Padre Abílio.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_28.2025_-_pavimentacao_e_calcamento_no_alto_brito_-_carlos_eduardo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_28.2025_-_pavimentacao_e_calcamento_no_alto_brito_-_carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação das ruas do Alto Brito.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_29.2025_-_barragem_camurim_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_29.2025_-_barragem_camurim_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção na Barragem do Camurim</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção do campo de futebol localizado na Cidade Nova;</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação e calçamento da comunidade Tracoen;</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_32.2025_-_asfalto_cidade_nova_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_32.2025_-_asfalto_cidade_nova_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica da comunidade Cidade Nova;</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_33.2025_-_pavimentacao_tome_afonso_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_33.2025_-_pavimentacao_tome_afonso_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica/pavimentação calçamento da comunidade Tomé Afonso;</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_34.2025_-_pesar_heloisa_barros_de_araujo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_34.2025_-_pesar_heloisa_barros_de_araujo.pdf</t>
   </si>
   <si>
     <t>Nota de pesar para Heloisa Barros de Araújo;</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_35.2025_-_melhorias_no_bairro_sao_francisco_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_35.2025_-_melhorias_no_bairro_sao_francisco_-_ribinha.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas de melhorias em ruas no bairro São Francisco;</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_36.2025_-_fiscalizacao_abatedouro_clandestino_-_erineldo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_36.2025_-_fiscalizacao_abatedouro_clandestino_-_erineldo.pdf</t>
   </si>
   <si>
     <t>Solicitando fiscalização dos abatedouros clandestinos;</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_37.2025_-_melhorias_no_tabuleiro_do_luna_-_sheila.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_37.2025_-_melhorias_no_tabuleiro_do_luna_-_sheila.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias em alguns trechos no Tabuleiro do Luna;</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_38.2025_-_entulho_na_cidade_nova_-_sheila.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_38.2025_-_entulho_na_cidade_nova_-_sheila.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de entulho na Cidade Nova;</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_39.2025_-_conjunto_habitacional_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_39.2025_-_conjunto_habitacional_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Conjunto Habitacional;</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_40.2025_-_rancho_do_povo_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_40.2025_-_rancho_do_povo_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça com academia no Rancho do Povo;</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_41.2025_-_parque_ecologico_padre_abilio_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_41.2025_-_parque_ecologico_padre_abilio_-_flavia.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de parque ecológico e espaço adequado na Lagoa do Manduca;</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_42.2025_-_pavimentacao_e_calcamento_alto_ferrao.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_42.2025_-_pavimentacao_e_calcamento_alto_ferrao.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica saindo da Comunidade Alto do Ferrão até a Comunidade Alto Brito</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_43.2025_-_ponto_de_apoio_mototaxi_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_43.2025_-_ponto_de_apoio_mototaxi_-_flavia.pdf</t>
   </si>
   <si>
     <t>construção de ponto de apoio de moto táxi no Centro da Cidade</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_44.2025_-_equipamento_de_raio_x_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_44.2025_-_equipamento_de_raio_x_-_flavia.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja destacada na sessão da Camara Municipal de Itaiçaba do dia 26 de março de 2025, a comemoração do Dia do_x000D_
 Gerontólogo (24 de março)</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_46.2025_-_pesar_dezinho_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_46.2025_-_pesar_dezinho_-_ribinha.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaiçaba, através de todos os vereadores e servidores, presta solidariedade à familia de José Silva Filho, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_47.2025_-_convite_ao_chefe_da_secao_de_educacao_ambiental_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_47.2025_-_convite_ao_chefe_da_secao_de_educacao_ambiental_-_ribinha.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja convidado o Chefe da Seção de Educação Ambiental, para utilizar o momento da Tribuna Livre, dia 26 de março, para discutir os planejamentos e projetos em relação a pasta ambiental.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_48.2025_-_limpeza_e_capinacao_sao_fco_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_48.2025_-_limpeza_e_capinacao_sao_fco_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a limpeza, capinação na rua Francisco Manuel, que segue do CEI Maria Moreira até o centro cultural, travessa Alto Cemitério, e limpeza mais piçarramento na travessa Maria Eudocia de Lima.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_49.2025_-_iluminacao_alto_brito_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_49.2025_-_iluminacao_alto_brito_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a limpeza, capinação e colocação de um bravo de luz no corredor do antigo vaquejador no Alto Brito e solicitando a colocação de um poste, mais braço de luz na rua ao lado da Escola Dom Aureliano Matos, próximo a residência de seu Zé Maria, também localizada no Alto Brito.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_50.2025_-_profissional_no_cemiterio_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_50.2025_-_profissional_no_cemiterio_-_adriana.pdf</t>
   </si>
   <si>
     <t>solicitando a designação de um profissional para atuar na manutenção e conservação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_51.2025_-_reforma_das_pracas_-_carlos_eduardo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_51.2025_-_reforma_das_pracas_-_carlos_eduardo.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Antoniel Max Silva Holanda, Prefeito desta municipalidade, que providencie a reforma de todas as praças do município mais manutenção dos equipamentos de academia e brinquedos, junto da colocação desses equipamentos em praças do município que faltam.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_52.2025_-_brinquedo_giqui_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_52.2025_-_brinquedo_giqui_-_adriana.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de brinquedos na praça pública localizada na comunidade Baixo Giqui visando proporcionar um ambiente mais adequado e seguro para as crianças da localidade.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_53.2025_-_posto_de_saude_de_logradouro_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_53.2025_-_posto_de_saude_de_logradouro_-_adriana.pdf</t>
   </si>
   <si>
     <t>REQUERER do Exmo. Sr. Antoniel Max Silva Holanda, Prefeito desta Municipalidade solicitando que sejam tomadas as providências para a instalação de barra de apoio em rampas de acesso aos idosos e proteção para a porta de vidro da entrada da Unidade Básica de Saúde Raimunda Costa da Silva localizada na comunidade do Logradouro.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_54.2025_-_brinquedo_matriz_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_54.2025_-_brinquedo_matriz_-_adriana.pdf</t>
   </si>
   <si>
     <t>REQUERER do Exmo. Sr. Antoniel Max Silva Holanda, Prefeito desta Municipalidade solicitando uma praça com instalação de brinquedos na Rua da Matriz (no canteiro do cruzeiro em frente ao Salão Paroquial) visando proporcionar um ambiente mais adequado e seguro para as crianças.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_55.2025_-_aquisicao_de_parques_escolares_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_55.2025_-_aquisicao_de_parques_escolares_-_ribinha.pdf</t>
   </si>
   <si>
     <t>a aquisição de parques escolares para as instituições de ensino do nosso município. A implementação de áreas de lazer e recreação nas escolas é de_x000D_
 suma importância para o desenvolvimento integral das crianças e adolescentes, proporcionando um ambiente educacional mais saudável e estimulante.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_56.2025_-_estrada_alto_ferrao_a_alto_brito_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_56.2025_-_estrada_alto_ferrao_a_alto_brito_-_flavia.pdf</t>
   </si>
   <si>
     <t>revitalização da estrada que liga Alto Ferrão ao Alto Brito,</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_57.2025_-_estrada_das_quixabeiras_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_57.2025_-_estrada_das_quixabeiras_-_flavia.pdf</t>
   </si>
   <si>
     <t>revitalização da estrada que liga Alto do Ferrão a Itaiçaba (estrada das quixabeiras)</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_58.2025_-_ativacao_cras_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_58.2025_-_ativacao_cras_-_flavia.pdf</t>
   </si>
   <si>
     <t>ativação do centro de referência em assistência social, localizado na comunidade de Alto Brito,</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_59.2025_-_brinquedos_na_praca_do_logradouro_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_59.2025_-_brinquedos_na_praca_do_logradouro_-_adriana.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de brinquedos na praça pública localizada na comunidade Logradouro visando proporcionar um ambiente mais adequado e seguro para as crianças da localidade.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_60.2025_-_eja_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_60.2025_-_eja_-_adriana.pdf</t>
   </si>
   <si>
     <t>A ampliação da oferta de turmas e cursos de Educação de Jovens e Adultos (EJA) nas escolas municipais no formato EJA</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_61.2025_-_brinquedo_caris_-_adriana.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_61.2025_-_brinquedo_caris_-_adriana.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de brinquedos na prava pública localizada na comunidade Caris visando proporcionar um ambiente mais adequado e seguro para as crianças da localidade.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_62.2025_-_contratacao_pediatra_-_elane.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_62.2025_-_contratacao_pediatra_-_elane.pdf</t>
   </si>
   <si>
     <t>solicitar a recuperação do trecho próximo à igreja católica na comunidade do Camurim</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Adriana Ferreira dos Santos, Carlos Eduardo Peixoto Barros, Flávia Maria Costa dos Reis, Jose Ribamar Barros Filho, Mesa Diretora, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_64.2025_-_mudanca_da_data_da_sessao__-_mesa_diretora.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_64.2025_-_mudanca_da_data_da_sessao__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, ao final firmada, no uso de suas atribuições regimentais, vem REQUERER a aprovação pelo Plenário da alteração da data da Sessão Ordinária do dia 22/04/2025, data na qual a maioria dos vereadores desta Augusta Casa estarão em Brasilia, no evento XXIV Marcha dos Gestores e Legislativos Municipais 2025, para o dia 29/04/2025, data na qual serão realizadas 2(duas) Sessões Ordinárias, a primeira As 18h e a segunda As 20h._x000D_
 Requer, assim, a aprovação deste Requerimento.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_65.2025_-_espaco_sensorial_na_praca_do_bairro_sao_francisco_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_65.2025_-_espaco_sensorial_na_praca_do_bairro_sao_francisco_-_ribinha.pdf</t>
   </si>
   <si>
     <t>a instalação de um espaço sensorial voltado para crianças autistas, na praça localizada no bairro São Francisco</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_66.2025_-_mocao_de_aplauso_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_66.2025_-_mocao_de_aplauso_-_ribinha.pdf</t>
   </si>
   <si>
     <t>0 Vereador José Ribamar Barros Filho, que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, apresentar uma moção de aplauso ao ilustre sanfoneiro Antenor do Acordeom, conhecendo sua imensa contribuição A. cultura popular Itaiçabense.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_67.2025_-_pavimentacao_caris_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_67.2025_-_pavimentacao_caris_-_flavia.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica/pavimentação calçamento da comunidade Caris</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_68.2025_-_academia_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_68.2025_-_academia_-_flavia.pdf</t>
   </si>
   <si>
     <t>instalação de aparelhos de academia ao ar livre na comunidade Caris,</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_69.2025_-_dessalinizador_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_69.2025_-_dessalinizador_-_flavia.pdf</t>
   </si>
   <si>
     <t>aquisição e instalação de dessalinizadores para os povos da comunidade Caris.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_70.2025_-_academia_publica_no_tabuleiro_do_luna_-_sheila.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_70.2025_-_academia_publica_no_tabuleiro_do_luna_-_sheila.pdf</t>
   </si>
   <si>
     <t>que providencie a implantação de academia de saúde pública na comunidade do Tabuleiro do Luna.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_71.2025_-_limpeza_e_capinacao_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_71.2025_-_limpeza_e_capinacao_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a limpeza, capinação na comunidade do Alto Brito, na última semana de abril, em virtude dos festejos na padroeira da comunidade, Nossa Senhora de Fatima, que se iniciam no dia 04 de maio até o dia 13.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno, Adriana Ferreira dos Santos, Carlos Eduardo Peixoto Barros, Flávia Maria Costa dos Reis, Francisco Erineldo Barbosa Silva, Guilherme Nunes Bezerra Barbosa, Jose Ribamar Barros Filho, Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_72.2025_-_pesar_josenilda.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_72.2025_-_pesar_josenilda.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaigaba, através de todos os vereadores e servidores, presta solidariedade a família de Francisca Josenilda Soares, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Adriana Ferreira dos Santos, Carlos Eduardo Peixoto Barros, Flávia Maria Costa dos Reis, Francisco Erineldo Barbosa Silva, Guilherme Nunes Bezerra Barbosa, Jose Ribamar Barros Filho, Maria Elane da Silva, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_73.2025_-_pesar_francisca_lima_barros.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_73.2025_-_pesar_francisca_lima_barros.pdf</t>
   </si>
   <si>
     <t>A Camara Municipal de Itaiçaba, através de todos os vereadores e servidores, presta solidariedade à família de Francisca Lima Barros, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_74.2025_-_mocao_de_aplauso_100_anos_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_74.2025_-_mocao_de_aplauso_100_anos_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>0 Vereador Carlos Eduardo Peixoto Barros, que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, apresentar uma moção de aplauso e homenagem a ilustre pessoa de Maria Helenita Silva de Sena, pelos seus incríveis 100 anos de vida.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_75.2025_-_recuperacao_bancos_ubs_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_75.2025_-_recuperacao_bancos_ubs_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a recuperação dos assentos das salas de espera das UBS - Unidade Básica de Saúde, do município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_76.2025_-_limpeza_jbl_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_76.2025_-_limpeza_jbl_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a limpeza ao redor da Escola João Barbosa Lima, no período dos dias 13 a 16 de maio.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_77.2025_-_exames_-_guilherme.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_77.2025_-_exames_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentar-lhe, venho, por meio deste, solicitar as seguintes informações:_x000D_
 1. Quantidade de Exames Laboratoriais realizados de janeiro a maio de 2025;_x000D_
 2. Quantas vagas estão sendo disponibilizadas por semana no Hospital, nos Postos e_x000D_
 Unidades de Saúde de exames laboratoriais;_x000D_
 3. Qual a média de prazo para a entrega dos resultados dos exames laboratoriais dos_x000D_
 respectivos usuários.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_78.2025_-_estrada_logradouro_e_alto_ferrao_-_neguim.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_78.2025_-_estrada_logradouro_e_alto_ferrao_-_neguim.pdf</t>
   </si>
   <si>
     <t>providencie uma estrada que ligue as comunidades Alto Ferrão e Logradouro.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_79.2025_-_pesar_francisco_diassis_da_silva_-_flavia.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_79.2025_-_pesar_francisco_diassis_da_silva_-_flavia.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaiçaba, através de todos os vereadores e servidores, presta solidariedade à família de Francisco Diassis da Silva, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_80.2025_-_capinacao_ce_371_-_carlinhos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_80.2025_-_capinacao_ce_371_-_carlinhos.pdf</t>
   </si>
   <si>
     <t>providencie a capinação e roçagem na CE 371, que liga a SEDE do município até a comunidade do Alto Brito.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_81.2025_-_redutores_de_velocidade_-_ribinha.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_81.2025_-_redutores_de_velocidade_-_ribinha.pdf</t>
   </si>
   <si>
     <t>providencie redutores de velocidade na rua 07 de Setembro, em frente à igreja católica do bairro São Francisco.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>ANTONIEL MAX SILVA HOLANDA</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/734/proposta_de_emenda_a_lei_organica_municipal_no_01.2025_de_08_de_janeiro_de_2025..pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/734/proposta_de_emenda_a_lei_organica_municipal_no_01.2025_de_08_de_janeiro_de_2025..pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 78-A da Lei Orgânica Municipal de Itaiçaba, na forma que indica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1476,68 +1476,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_indicacao_001.2025_-_institui_o_programa_mansueto_lima_barros_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_indicacao_002.2025_-_institui_a_telepsicologia_no_municipio_de_itaicaba_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_indicacao_003.2025_-_bolsa_atleta_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_indicacao_004.2025_-_universidade_aberta_do_brasil_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_indicacao_005.2025_programa_de_apoio_as_pessoas_com_doenca_de_alzheimer_-_erineudo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_indicacao_007.2025_-_abrigo_para_caes_e_gatos_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/735/projeto_de_resolucao_01.2025_-_salario_minimo_cmi_2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_01.2025_-_iluminacao_joaquim_correia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_02.2025_-_canoa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_03.2025_-_praca_na_comunidade_do_tome_afonso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_04.2025_-_iluminacao_baixo_giqui.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_05.2025_-_iluminacao_da_quadra_de_tenis_e_areninha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_06.2025_-_melhorias_rua_joaquim_romao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_07.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_08.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_09.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_10.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_11.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_12.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_13.2025_-_construcao_de_uma_ubs_no_serrote.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14.2025_-_pavimentacao_do_alto_ferrao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_15.2025_-_construcao_de_uma_praca_no_baixo_giqui.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_16.2025_-_reparos_na_praca_do_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_17.2025_-_desmatamento_e_limpeza_curva_da_ce-371.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_18.2025_-_melhorias_quadra_de_tenis_e_vestuario_para_atletas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_19.2025_-__pavimentacao_e_calcamento_no_bairro_sao_francisco_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_20.2025_-_placas_educativas_no_beira_rio_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_21.2025_-_reforma_da_praca_amadeu_martins_romao_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_22.2025_-_limpeza_do_chafariz_da_cicero_paula_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_23.2025_-_anexo_rodoviario_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_24.2025_-_casa_de_apoio_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_25.2025_-_reforma_da_escola_camurim.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_26.2025_-_banheiro_beira_rio_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_27.2025_-_pavimentacao_e_calcamento_no_bairro_conj._pe_abilio_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_28.2025_-_pavimentacao_e_calcamento_no_alto_brito_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_29.2025_-_barragem_camurim_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_32.2025_-_asfalto_cidade_nova_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_33.2025_-_pavimentacao_tome_afonso_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_34.2025_-_pesar_heloisa_barros_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_35.2025_-_melhorias_no_bairro_sao_francisco_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_36.2025_-_fiscalizacao_abatedouro_clandestino_-_erineldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_37.2025_-_melhorias_no_tabuleiro_do_luna_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_38.2025_-_entulho_na_cidade_nova_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_39.2025_-_conjunto_habitacional_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_40.2025_-_rancho_do_povo_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_41.2025_-_parque_ecologico_padre_abilio_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_42.2025_-_pavimentacao_e_calcamento_alto_ferrao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_43.2025_-_ponto_de_apoio_mototaxi_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_44.2025_-_equipamento_de_raio_x_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_46.2025_-_pesar_dezinho_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_47.2025_-_convite_ao_chefe_da_secao_de_educacao_ambiental_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_48.2025_-_limpeza_e_capinacao_sao_fco_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_49.2025_-_iluminacao_alto_brito_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_50.2025_-_profissional_no_cemiterio_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_51.2025_-_reforma_das_pracas_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_52.2025_-_brinquedo_giqui_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_53.2025_-_posto_de_saude_de_logradouro_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_54.2025_-_brinquedo_matriz_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_55.2025_-_aquisicao_de_parques_escolares_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_56.2025_-_estrada_alto_ferrao_a_alto_brito_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_57.2025_-_estrada_das_quixabeiras_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_58.2025_-_ativacao_cras_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_59.2025_-_brinquedos_na_praca_do_logradouro_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_60.2025_-_eja_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_61.2025_-_brinquedo_caris_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_62.2025_-_contratacao_pediatra_-_elane.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_64.2025_-_mudanca_da_data_da_sessao__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_65.2025_-_espaco_sensorial_na_praca_do_bairro_sao_francisco_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_66.2025_-_mocao_de_aplauso_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_67.2025_-_pavimentacao_caris_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_68.2025_-_academia_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_69.2025_-_dessalinizador_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_70.2025_-_academia_publica_no_tabuleiro_do_luna_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_71.2025_-_limpeza_e_capinacao_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_72.2025_-_pesar_josenilda.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_73.2025_-_pesar_francisca_lima_barros.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_74.2025_-_mocao_de_aplauso_100_anos_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_75.2025_-_recuperacao_bancos_ubs_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_76.2025_-_limpeza_jbl_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_77.2025_-_exames_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_78.2025_-_estrada_logradouro_e_alto_ferrao_-_neguim.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_79.2025_-_pesar_francisco_diassis_da_silva_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_80.2025_-_capinacao_ce_371_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_81.2025_-_redutores_de_velocidade_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/734/proposta_de_emenda_a_lei_organica_municipal_no_01.2025_de_08_de_janeiro_de_2025..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_indicacao_001.2025_-_institui_o_programa_mansueto_lima_barros_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_indicacao_002.2025_-_institui_a_telepsicologia_no_municipio_de_itaicaba_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/736/projeto_de_indicacao_003.2025_-_bolsa_atleta_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_indicacao_004.2025_-_universidade_aberta_do_brasil_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/811/projeto_de_indicacao_005.2025_programa_de_apoio_as_pessoas_com_doenca_de_alzheimer_-_erineudo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_indicacao_007.2025_-_abrigo_para_caes_e_gatos_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/735/projeto_de_resolucao_01.2025_-_salario_minimo_cmi_2025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_01.2025_-_iluminacao_joaquim_correia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_02.2025_-_canoa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_03.2025_-_praca_na_comunidade_do_tome_afonso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_04.2025_-_iluminacao_baixo_giqui.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_05.2025_-_iluminacao_da_quadra_de_tenis_e_areninha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_06.2025_-_melhorias_rua_joaquim_romao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_07.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_08.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_09.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_10.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_11.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_12.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_13.2025_-_construcao_de_uma_ubs_no_serrote.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14.2025_-_pavimentacao_do_alto_ferrao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_15.2025_-_construcao_de_uma_praca_no_baixo_giqui.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_16.2025_-_reparos_na_praca_do_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_17.2025_-_desmatamento_e_limpeza_curva_da_ce-371.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_18.2025_-_melhorias_quadra_de_tenis_e_vestuario_para_atletas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_19.2025_-__pavimentacao_e_calcamento_no_bairro_sao_francisco_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_20.2025_-_placas_educativas_no_beira_rio_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_21.2025_-_reforma_da_praca_amadeu_martins_romao_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_22.2025_-_limpeza_do_chafariz_da_cicero_paula_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_23.2025_-_anexo_rodoviario_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_24.2025_-_casa_de_apoio_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_25.2025_-_reforma_da_escola_camurim.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_26.2025_-_banheiro_beira_rio_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_27.2025_-_pavimentacao_e_calcamento_no_bairro_conj._pe_abilio_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_28.2025_-_pavimentacao_e_calcamento_no_alto_brito_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_29.2025_-_barragem_camurim_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_31.2025_-_pavimentacao_tracoen_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_32.2025_-_asfalto_cidade_nova_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_33.2025_-_pavimentacao_tome_afonso_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_34.2025_-_pesar_heloisa_barros_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_35.2025_-_melhorias_no_bairro_sao_francisco_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_36.2025_-_fiscalizacao_abatedouro_clandestino_-_erineldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_37.2025_-_melhorias_no_tabuleiro_do_luna_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_38.2025_-_entulho_na_cidade_nova_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_39.2025_-_conjunto_habitacional_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_40.2025_-_rancho_do_povo_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_41.2025_-_parque_ecologico_padre_abilio_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_42.2025_-_pavimentacao_e_calcamento_alto_ferrao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_43.2025_-_ponto_de_apoio_mototaxi_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_44.2025_-_equipamento_de_raio_x_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_46.2025_-_pesar_dezinho_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_47.2025_-_convite_ao_chefe_da_secao_de_educacao_ambiental_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_48.2025_-_limpeza_e_capinacao_sao_fco_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_49.2025_-_iluminacao_alto_brito_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_50.2025_-_profissional_no_cemiterio_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_51.2025_-_reforma_das_pracas_-_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_52.2025_-_brinquedo_giqui_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_53.2025_-_posto_de_saude_de_logradouro_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_54.2025_-_brinquedo_matriz_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_55.2025_-_aquisicao_de_parques_escolares_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_56.2025_-_estrada_alto_ferrao_a_alto_brito_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_57.2025_-_estrada_das_quixabeiras_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_58.2025_-_ativacao_cras_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_59.2025_-_brinquedos_na_praca_do_logradouro_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_60.2025_-_eja_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_61.2025_-_brinquedo_caris_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_62.2025_-_contratacao_pediatra_-_elane.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_64.2025_-_mudanca_da_data_da_sessao__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_65.2025_-_espaco_sensorial_na_praca_do_bairro_sao_francisco_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_66.2025_-_mocao_de_aplauso_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_67.2025_-_pavimentacao_caris_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_68.2025_-_academia_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_69.2025_-_dessalinizador_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_70.2025_-_academia_publica_no_tabuleiro_do_luna_-_sheila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_71.2025_-_limpeza_e_capinacao_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_72.2025_-_pesar_josenilda.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_73.2025_-_pesar_francisca_lima_barros.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_74.2025_-_mocao_de_aplauso_100_anos_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_75.2025_-_recuperacao_bancos_ubs_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_76.2025_-_limpeza_jbl_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_77.2025_-_exames_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_78.2025_-_estrada_logradouro_e_alto_ferrao_-_neguim.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_79.2025_-_pesar_francisco_diassis_da_silva_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_80.2025_-_capinacao_ce_371_-_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_81.2025_-_redutores_de_velocidade_-_ribinha.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2025/734/proposta_de_emenda_a_lei_organica_municipal_no_01.2025_de_08_de_janeiro_de_2025..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="203.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>