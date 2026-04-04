--- v0 (2025-12-31)
+++ v1 (2026-04-04)
@@ -51,2287 +51,2287 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/533/emenda_aditiva_001_ao_pl_003.2023.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/533/emenda_aditiva_001_ao_pl_003.2023.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2023, ao Projeto de Lei nº 003/2023, de 30 de janeiro de 2023.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/585/emenda_aditiva_001_-_p._unico_ao_art_2_com_justificativa.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/585/emenda_aditiva_001_-_p._unico_ao_art_2_com_justificativa.doc</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, com assentos nesta Casa Legislativa, nos termos do artigo 87, § 3º do Regimento Interno, propõem a seguinte emenda aditiva ao PROJETO DE LEI Nº 012/2023.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima, Francisco Erineldo Barbosa Silva, Guilherme Nunes Bezerra Barbosa, Luís Nilson Moreira Freitas, Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/601/emenda_modificativa_001.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/601/emenda_modificativa_001.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2023, AO PROJETO DE LEI Nº 010/2023 – LDO – PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, Mesa Diretora, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_decreto_legislativo_005.2023_-_praca_gilson_lima_silva.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_decreto_legislativo_005.2023_-_praca_gilson_lima_silva.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça localizada nas proximidades do Estádio Municipal como “PRAÇA GILSON LIMA SILVA”, em forma de honraria/homenagem ao Sr. Gilson Lima Silva (in memoriam).</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_decreto_legislativo_006.2023_-_praca_leosvaldeth_galdino_holanda.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_decreto_legislativo_006.2023_-_praca_leosvaldeth_galdino_holanda.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça localizada no Alto Brito como “PRAÇA LEOSVALDETH GALDINO HOLANDA”, em forma de honraria/homenagem à Sra. Leosvaldeth Galdino Holanda (in memoriam).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima, Guilherme Nunes Bezerra Barbosa, Luís Nilson Moreira Freitas, Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INDICAÇÃO AO EXECUTIVO MUNICIPAL DE REDUÇÃO DA CARGA HORÁRIA PARA 30 HORAS SEMANAIS, DOS SERVIDORES OCUPANTES DE CARGOS DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM, NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_indicacao_002.2023_-_bolsa_atleta_-_moura.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_indicacao_002.2023_-_bolsa_atleta_-_moura.doc</t>
   </si>
   <si>
     <t>Encaminho para apreciação desta Casa legislativa, proposta de Projeto de Indicação que Autoriza o poder Executivo Municipal a criação do Programa “Bolsa Atleta” no Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_indicacao_003.2023_-_piso_da_enfermagem_corrigido.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_indicacao_003.2023_-_piso_da_enfermagem_corrigido.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO, PELO MUNICÍPIO DE 	ITAIÇABA - CE, DO PISO SALARIAL DE 	ENFERMEIROS, TÉCNICOS EM ENFERMAGEM, 	AUXILIÁRES DE ENFERMAGEM E PARTEIRAS, DE 	ACORDO COM A LEI FEDERAL N.º 14.434/22 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Guilherme Nunes Bezerra Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_indicacao_005.2023_-_desjejum_nas_escolas_municipais.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_indicacao_005.2023_-_desjejum_nas_escolas_municipais.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DESJEJUM NAS ESCOLAS 	DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ITAIÇABA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_indicacao_006.2023_-_fornecimento_de_lancha_pacientes_que_viajam_para_fortaleza.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_indicacao_006.2023_-_fornecimento_de_lancha_pacientes_que_viajam_para_fortaleza.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A FORNECER LANCHE PARA PACIENTES DO SUS LEVADOS PARA ATENDIMENTO NO MUNICÍPIO DE 	FORTALEZA-CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_indicacao_007.2023_-_kit_de_implementos_para_o_trator.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_indicacao_007.2023_-_kit_de_implementos_para_o_trator.doc</t>
   </si>
   <si>
     <t>“Adoção das providências necessárias para a aquisição de 2 (dois) Kits de implementos agrícolas sendo uma de controle remoto e outra de arrasto, para o trator do município de Itaiçaba - Ceará”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>IRANILSON LIMA BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/512/mensagem_pl_001.2023_-_vencimento_servidores_publicos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/512/mensagem_pl_001.2023_-_vencimento_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento mínimo dos servidores públicos do Município de Itaiçaba, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/513/mensagem_pl_002.2023_-_altera_o_inciso_iii_do_art_4o_da_lei_491.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/513/mensagem_pl_002.2023_-_altera_o_inciso_iii_do_art_4o_da_lei_491.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso III do art. 42 da Lei Municipal no 491/2017, de 22 de fevereiro de 2017, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/514/mensagem_pl_003.2023_-_aquisicao_de_equipamentos_-_dea.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/514/mensagem_pl_003.2023_-_aquisicao_de_equipamentos_-_dea.pdf</t>
   </si>
   <si>
     <t>ABRE CREDIT0 ADICI0NAL ESPECIAL A0 ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/527/pl_004.2023_-_reajuste_salario_dos_professores.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/527/pl_004.2023_-_reajuste_salario_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessão de 25°/o (vinte e cinco por cento) de reajuste no salario base dos professores do Município de Itaiçaba e estabelece a respectiva tabela vencimental atualizada, na forma que indica e da outras providencias.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/530/mensagem_e_pl_005.2023_-_programa_previne_brasil.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/530/mensagem_e_pl_005.2023_-_programa_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 615/2021, que trata do Programa Previne Brasil, na forma que indica e da outras providencias.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/532/mensagem_pl_006.2023_-_autoriza_pagamento_previne.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/532/mensagem_pl_006.2023_-_autoriza_pagamento_previne.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento, em parcela única, dos repasses do Programa Previne Brasil, referente aos indicadores do segundo quadrimestre de 2022, na forma que indica e da outras providencias.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/543/mensagem_projeto_de_lei_007.2023_-_distribuicao_de_absorventes_higienicos.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/543/mensagem_projeto_de_lei_007.2023_-_distribuicao_de_absorventes_higienicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para distribuição de absorventes higiênicos para mulheres de baixa renda, em situação de vulnerabilidade_x000D_
 socioecon6mica, beneficiárias do Programa Bolsa Família.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_resolucao_no_001-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_resolucao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei de nº 001/2023, de 09 de janeiro de 2023, propõe alterar o Anexo II da Lei Municipal de nº 538/2019, com as modificações da Lei Municipal de nº 623/2022.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_no_002.2023_-_reparo_e_intalacao_de_luminarias_-_carlinhos.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_no_002.2023_-_reparo_e_intalacao_de_luminarias_-_carlinhos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento de local visível e de fácil identificação no site oficial da Prefeitura Municipal de Itaiçaba para cadastro de solicitação 	para reparo ou instalação de luminárias em postes públicos e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_no_003.2023_-_antoniel_-_curso_de_primeiros_socorros_motoristas.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_no_003.2023_-_antoniel_-_curso_de_primeiros_socorros_motoristas.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS MOTORISTAS DO PODER EXECUTIVO MUNICIPAL DE ITAIÇABA, LOTADOS NO TRANSPORTE ESCOLAR, EM AMBULÂNCIAS E NO TRANSPORTE DE PACIENTES DA SECRETARIA DE SAÚDE, POSSUÍREM O CURSO DE PRESTAÇÃO DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA À MULHER DE IGUALDADE NOS VALORES DAS PREMIAÇÕES RELATIVAS ÀS COMPETIÇÕES DIVERSAS REALIZADAS/APOIADAS PELO PODER PÚBLICO DO MUNICÍPIO DO ITAIÇABA OU QUE UTILIZE ESPAÇOS DO PODER PÚBLICO ITAIÇABENSE.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_005.2023_-_vedacao_de_contratacao_de_pessoas_condenadas_pela_lei_maria_da_penha.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_005.2023_-_vedacao_de_contratacao_de_pessoas_condenadas_pela_lei_maria_da_penha.doc</t>
   </si>
   <si>
     <t>Veda a nomeação de pessoa condenada, por sentença criminal com trânsito em julgado e fundamentada na Lei Federal nº 11.340, de 7 de agosto de 2006 (Lei Maria da Penha), para exercer cargo ou emprego público no Município de Itaiçaba/Ceará, inclusive nos âmbitos do Poder Legislativo e da Administração Indireta.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_resolucao_no_001-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_resolucao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º DA RESOLUÇÃO DE Nº 004/2019, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_resolucao_002.2023_-_dispoe_sobre_as_pesquisas_de_precos_para_fins_dos_atos_relativos_as_contratacoes_publicas.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_resolucao_002.2023_-_dispoe_sobre_as_pesquisas_de_precos_para_fins_dos_atos_relativos_as_contratacoes_publicas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as pesquisas de preços para fins dos atos relativos às contratações públicas no âmbito da Câmara Municipal de Itaiçaba, Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas do Legislativo Municipal de Itaiçaba nas categorias de qualidade comum e de luxo.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_resolucao_004_-_dispensa_de_licitacao_eletronica.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_resolucao_004_-_dispensa_de_licitacao_eletronica.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação, na forma eletrônica, de que trata a Lei no 14.133, de 1º de abril de 2021, e institui o Sistema de Dispensa Eletrônica, no âmbito do Poder Legislativo do Município de Itaiçaba, Estado do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_resolucao_005_-_etp.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_resolucao_005_-_etp.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração de Estudos Técnicos Preliminares – ETP, para aquisição de bens e a contratação de serviços e obras, no âmbito do Poder Legislativo Municipal de Itaiçaba, Estado do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_006_-_regras_do_agente_de_contratacao.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_006_-_regras_do_agente_de_contratacao.doc</t>
   </si>
   <si>
     <t>Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito do Poder Legislativo do Município de Itaiçaba, Estado do Ceará.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_007_-_participacao_de_pessoa_fisica_nas_contratacoes_publicas.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_007_-_participacao_de_pessoa_fisica_nas_contratacoes_publicas.doc</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Itaiçaba, Estado do Ceará.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/572/projeto_de_resolucao_008_de_2023_-_atualizacao_salario_minimo_cmi.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/572/projeto_de_resolucao_008_de_2023_-_atualizacao_salario_minimo_cmi.doc</t>
   </si>
   <si>
     <t>ATUALIZA O VENCIMENTO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE ITAIÇABA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_resolucao_009.2023_-_regulamentacao_da_lei_geral_de_protecao_de_dados.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_resolucao_009.2023_-_regulamentacao_da_lei_geral_de_protecao_de_dados.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Geral de Proteção de Dados no âmbito da Câmara Municipal de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/642/projeto_de_resolucao_010_-_aprova_a_recomendacao_da_comissao_parlamentar_de_inquerito.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/642/projeto_de_resolucao_010_-_aprova_a_recomendacao_da_comissao_parlamentar_de_inquerito.docx</t>
   </si>
   <si>
     <t>Aprova as recomendações da Comissão Parlamentar de Inquérito, designada pela Portaria de nº 52, de 20 de Março de 2023, instruídas no Relatório Final, ora 	anexado.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_dos_bens_inserviveis.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_dos_bens_inserviveis.docx</t>
   </si>
   <si>
     <t>Declara inservíveis os bens que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_resolucao_n_12_-_doacao_de_carro_para_tea_-.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_resolucao_n_12_-_doacao_de_carro_para_tea_-.docx</t>
   </si>
   <si>
     <t>Autoriza a doação de Bem Móvel permanente ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Sejam tomadas medidas preventivas de reposição das cordas de proteção nos brinquedos da brinquedoteca Maria de Fátima Barbosa, estabelecidas na Praça Amadeu Martins Romão, assim como também a manutenção dos demais brinquedos para que se evite possíveis acidentes com as crianças que frequentam o espaço de lazer. Requeiro ainda que sejam feitos os devidos consertos nos bancos da referida praça.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado um funcionário para zelar permanentemente pelo Cemitério do nosso município, pois a falta de limpeza deixa um aspecto desagradável às pessoas que ali vão para visitar seus entes queridos.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja oportunizado a iluminação da quadra poliesportiva existente na Comunidade de Alto Ferrão.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, para que estude a possibilidade de contratação de um veterinário para o Centro de Vigilância Sanitária e Endemias, para o atendimento especializado aos pets (cães e gatos) e de aquisição de um veículo “Pet Móvel” para o atendimento e procedimentos cirúrgicos.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade requerendo que seja tomada providencias quanto à iluminação da Praça que fica localizada entre as Ruas Joaquim Correia e Francisco Félix, em virtude de reivindicação da comunidade do Bairro São Francisco a este Vereador.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>José Ribamar Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_006-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade requerendo que seja tomada providencias quanto a retirada de matos da Vila Levinos como também empilhar/organizar as pedras de meio fio que estão soltas (entrada da cidade).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_007-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_007-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja oportunizado a construção de uma Praça na Comunidade de Serrote.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_008-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_008-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. José Orlando de Holanda, Secretário de Agricultura, que seja feita a recuperação da Canoa do Município que se encontra a margem do Rio Jaguaribe sem condições de uso.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a reforma do nosso Estádio Municipal.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_010-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_010-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a reforma da Casa de Farinha do Tabuleiro do Luna.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Laercio Paulo Sousa Santos, Secretário de Saúde, a implementação de aulas de zumba na sede e nas comunidades com o objetivo de oferecer uma programação que cuide da saúde da população.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_012-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_012-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, no intuito de reformar a estrada que dá acesso a Comunidade de Logradouro no trecho próximo à Comunidade de Barreiras dos Viana.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Laércio Paulo Sousa Santos, Secretário de Saúde desta municipalidade, que para o mês de março, aconteça a contratação da unidade móvel do Caminhão Amigo do Peito para o atendimento de mulheres que precisam fazer exames de mamografia.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Laércio Paulo Sousa Santos, Secretário de Saúde desta municipalidade, o retorno da realização de exames de Ultrassom no município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade requerendo o seguinte:_x000D_
 1. Solicito que seja tomada providência para a ampliação de rede elétrica com luzes em Led, do alto Brito, Sítio Ramada na CE 371, até o entroncamento com a CE 123.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/506/016__requerimento_-_iluminacao_daentrada_do_tabuleiro_do_luna__ce_371_ate_a_ce_123_-_sheila.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/506/016__requerimento_-_iluminacao_daentrada_do_tabuleiro_do_luna__ce_371_ate_a_ce_123_-_sheila.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade requerendo o seguinte:_x000D_
 1. Solicito que seja tomada providência para a ampliação de rede elétrica com luzes em Led, da entrada Comunidade do Tabuleiro do Luna na CE 371, até o entroncamento com a CE 123.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_017-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_017-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, vem requerer de Vossa Excelência que seja enviado ofício ao Secretário de Infraestrutura o Sr. Francisco José Barbosa REQUERENDO A Limpeza dos bueiros e “bocas de lobo” existentes nas ruas da cidade, pois no período de chuvas que se iniciará em breve, o acumulo de lixo causará o entupimento e o não escoamento da água provocará alagamentos e transtornos a toda a comunidade.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_018-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_018-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade REQUERENDO que seja realizado um curso básico de primeiros socorros para condutores (motoristas) e monitores do município.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_019-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_019-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Laércio Paulo Sousa Santos, Secretário de Saúde desta municipalidade REQUERENDO que seja disponibilizado um profissional de saúde (Técnico de Enfermagem) nos transportes sanitários visando atender aos pacientes que necessitam de se deslocar da sede do município à outros destinos, com maior segurança e comodidade.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/515/020_requerimento_-_audiencia_publica_piso_dos_professores_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/515/020_requerimento_-_audiencia_publica_piso_dos_professores_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, PROPOR Audiência Pública para próxima sexta-feira, dia 10 de fevereiro, às 18h, para tratar do reajuste do magistério em Itaiçaba, conforme a lei do piso, em atendimento a uma solicitação do sindicato APEOC em reunião realizada com os professores na última quinta-feira.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_021-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_021-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, a roçagem do mato próximo a antiga Cerâmica de Assis Paulo, no Serrote no entroncamento com a CE 123.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_022-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_022-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador Carlos Eduardo Peixoto Barros que a presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Deputado Estadual De Assis Diniz, uma Emenda Parlamentar no Orçamento do Estado ou outra forma que julgar necessário no sentido da aquisição de uma ambulância para atender a Comunidade de Alto Brito e localidades vizinhas no Município de Itaiçaba - Ceará</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_023-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_023-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade REQUERENDO que seja tomada providência para a colocação de uma carrada de pedra no entroncamento da CE 123 com a CE 371, na descida que dá acesso a casa do Sr. Célio de Janjão, aonde foram colocadas as manilhas, pois no local está se abrindo uma cratera.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_025-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_025-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a reforma da Quadra Coberta do Conjunto Padre Abílio, pois a mesma encontra-se sem condições de atender as atividades esportivas de nossos jovens e em total abandono, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/523/026_requerimento__-_recuperacao_da_estrada_do_alto_ferrao_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/523/026_requerimento__-_recuperacao_da_estrada_do_alto_ferrao_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que seja recuperada a estrada do Alto Ferrão, começando nas proximidades do Clube da Ana Claudia até a casa da Sra. Fátima de Amarildo</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/524/027_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/524/027_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que seja recuperada a estrada do Camurim, começando da casa do Sr. Raimundo Peixoto até o Tabuleiro do Camurim, nas proximidades da casa do Sr. João Peixoto.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/525/requerimento_no_028-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/525/requerimento_no_028-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Iranilson Lima Bezerra Prefeito desta Municipalidade para que sejam tomadas providências por meio da Secretária de Agricultura – SEAGRI, de responsabilidade do Exmo. Sr. José Orlando de Holanda, Secretário de Agricultura, REQUERENDO a cessão de uso gratuita, sem percentual de produção, da Casa de Farinha para os agricultores e famílias carentes residentes em Itaiçaba.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_029-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_029-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Iranilson Lima Bezerra Prefeito desta Municipalidade REQUERENDO junto ao setor competente, informações/cronograma, sobre uma possível realização de concurso público para a reposição de cargos que ficaram em aberto devido à algumas perdas e aposentadorias que tivemos de alguns servidores públicos. Solicito ainda, um relatório das vagas e de cargos novos disponibilizados, em virtude dessa modernização.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_030-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_030-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Exmo. Sr. Iranilson Lima Bezerra Prefeito desta municipalidade, a sensibilidade de taxar em valores baixos a taxa paga pelos vendedores ambulantes que irão vender durante o período carnavalesco.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/531/031_requerimento_-_reforma_barragem_de_jeova_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/531/031_requerimento_-_reforma_barragem_de_jeova_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, no intuito de recuperar a Barragem de Jeová, que liga as localidades de Alto Brito e Arraial.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/536/032_requerimento_-__pinturas_das_lombadas_e_moderadores_de_velocidade_-_guilherme.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/536/032_requerimento_-__pinturas_das_lombadas_e_moderadores_de_velocidade_-_guilherme.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que informe a esta Casa de Leis, se existe ou foram realizados estudos para implementar obstáculos moderadores de velocidade em frentes as escolas municipais, como também pinturas nas lombadas existentes em nosso município, conforme constantemente indicado por esta Casa de Leis. Em caso positivo, existe prazo para a realização? Em caso negativo, justificar os motivos.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/537/033_requerimento__-_picaramento_na_samuel_correia_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/537/033_requerimento__-_picaramento_na_samuel_correia_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie serviços de piçarramento na Rua Samuel Correia, ao lado do Fórum.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_034-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_034-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade solicitando-lhe que preste informações a esta Casa de Leis, que encaminhe a relação dos cargos de provimento efetivo de funcionários que recebem menos de 01(um) salário mínimo existentes no quadro de servidores da Prefeitura Municipal de Itaiçaba, informando Lei do Concurso, portaria de nomeação, aonde estão lotados e valor recebido de cada servidor.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_035-2023_-_homenagem_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_035-2023_-_homenagem_de_pesar.pdf</t>
   </si>
   <si>
     <t>A vereadora Sheila Pereira Damasceno, se solidariza com a família e amigos pelo falecimento da Presidente da Câmara de Juazeiro do Norte, Yanny Brena, ocorrido na sexta-feira (03/03/23).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/540/036_requerimento_-_pavimentacao_em_asfalto_da_braulio_lima_-_ribamar.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/540/036_requerimento_-_pavimentacao_em_asfalto_da_braulio_lima_-_ribamar.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, se existe previsão para pavimentação em asfalto da Travessa Bráulio Lima, para melhorar o acesso a Igreja Matriz.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/541/037_requerimento_de_pesar_-_sra_anesia_gomes.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/541/037_requerimento_de_pesar_-_sra_anesia_gomes.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO DE HOMENAGEM DE PESAR</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/551/038_requerimento_-_informacoes_sobre_concurso_publico_-_rosembergue.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/551/038_requerimento_-_informacoes_sobre_concurso_publico_-_rosembergue.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Iranilson Lima Bezerra Prefeito desta Municipalidade REQUERENDO junto ao setor competente, informações sobre o Concurso Público:</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/549/039_requerimento_-_melhorias_para_a_comunidade_de_alto_brito_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/549/039_requerimento_-_melhorias_para_a_comunidade_de_alto_brito_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Iranilson Lima Bezerra Prefeito desta Municipalidade REQUERENDO junto ao setor competente, limpeza da Comunidade do Alto Brito (entulhos e podas de árvores), reposição de braços e luminárias em LED, piçarramento das ruas, roçagem, melhoria no bueiro que fica no final da Rua 2 de novembro.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/556/requerimento_n_040_-_criacao_de_comissao_de_inquerito.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/556/requerimento_n_040_-_criacao_de_comissao_de_inquerito.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão de inquérito, com a finalidade de investigar a aquisição, sem licitação, de 34 "baús literários", pelo preço de R$ 993.558,26 (novecentos e noventa e três mil, quinhentos e cinquenta e oito reais e vinte e seis centavos), para as escolas do Município de ltaiçaba</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/558/041_requerimento_-_atencao_as_ubs_do_alto_brito_e_do_s._francisc.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/558/041_requerimento_-_atencao_as_ubs_do_alto_brito_e_do_s._francisc.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Laércio Paulo, Secretário de Saúde deste Município, REQUERENDO atenção com os postos de saúde do bairro São Francisco e do Alto Brito, sobretudo no que diz respeito ao acesso à internet; a manutenção dos aparelhos de ar-condicionado; a realização de exames de ultrassom; a reposição de material odontológico; e manutenção dos veículos utilizados.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Sr. Iranilson Lima Bezerra Prefeito desta Municipalidade REQUERENDO junto ao setor competente, informações sobre a possibilidade de instalação de equipamentos de GPS (com suporte automotivo), em todas as ambulâncias do Município de Itaiçaba.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/560/043_requerimento_-_iluminacao_publica_na_comunidade_dos_caris_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/560/043_requerimento_-_iluminacao_publica_na_comunidade_dos_caris_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Exmo. Sr. Iranilson Lima Bezerra Prefeito desta municipalidade, providencias na manutenção da iluminação pública na comunidade dos Caris substituindo as lâmpadas que estão queimadas.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/561/044_requerimento__-_modeladores_de_velocidade_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/561/044_requerimento__-_modeladores_de_velocidade_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, providências sobre a viabilidade de implementar obstáculos moderadores de velocidade do tipo lombada, tartaruga, etc. em frente ao comercio do Sr. Lindomar, na Rua 7 de setembro.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_045-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_045-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Exmo. Sr. Iranilson Lima Bezerra Prefeito desta municipalidade, o envio do Plano de Contingência a este Legislativo, em virtude do período chuvoso em que vivemos. Apresentar as atividades, ações, alertas e atores envolvidos, visando salvaguardar a segurança da nossa população de fenômenos de ordem natural e ou humana.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_046-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_046-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, providências sobre a viabilidade de melhoramentos do calçamento da Cícero Paula, em virtude do acumulo de agua em frente a várias residências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_047-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_047-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, a roçagem do mato na Rua Paralela ao ITAPARK, iniciando em frente ao Cemitério até Rua 7 de outubro.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_048-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_048-2023.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora que subscreve o presente requerimento, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 36 do Regimento Interno, requerer a realização de AUDIÊNCIA PÚBLICA para tratar do tema “SEGURANÇA NAS ESCOLAS” em virtude do momento em que estamos vivendo._x000D_
 _x000D_
 A audiência deverá ocorrer no Plenário Vereador Osmar Silva Costa, às 18h30min, da próxima-quarta-feira, dia 19 de abril de 2023.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/567/requerimento_no_049-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/567/requerimento_no_049-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade, a ampliação da carga horária e de salário dos servidores municipais efetivados no concurso de 1997 com remuneração de meio salário.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_050-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_050-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade, um local de apoio para a instalação da defesa civil do município de Itaiçaba</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_051-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_051-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a reforma da Quadra da Comunidade do Alto Brito, pois a mesma encontra-se sem condições de atender as atividades esportivas de nossos jovens, como também substituir os refletores queimados, e as redes de proteção, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_053-2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_053-2023.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Luís Nilson Moreira Freitas</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/573/054_requerimento_-_contratacao_de_um_veterinario_-_luis_nilson.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/573/054_requerimento_-_contratacao_de_um_veterinario_-_luis_nilson.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a contratação de um Veterinário para o Setor de Zoonose.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/576/055_requerimento_-_envio_pl_contratacao_de_professores_-_antoniel_1.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/576/055_requerimento_-_envio_pl_contratacao_de_professores_-_antoniel_1.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Ilma. Sra. Carla do Vale, Secretária Municipal de Educação, o envio do Projeto de Lei que trata da ampliação definitiva de carga horária dos professores efetivos.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/577/056_requerimento_-_limpeza_do_cemiterio_-_elane_e_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/577/056_requerimento_-_limpeza_do_cemiterio_-_elane_e_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a retirada de mato e limpeza adequada nas dependências do cemitério de nossa cidade.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/579/057_requerimento__-_medico_psiquiatra_-_todos_oposicao.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/579/057_requerimento__-_medico_psiquiatra_-_todos_oposicao.docx</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito de Itaiçaba que sejam tomadas providências por meio da Secretária de Saúde, de responsabilidade do Ilmo. Sr. Laércio Paulo Sousa Santos, Secretário de Saúde, para que os mesmos, tendo em vista a resposta do CREMEC em anexo, faça Vídeo e poste na rede social desta Municipalidade, esclarecendo que o Dr. Rafael Braga Cavalcante, CREMEC sob o nº 17.354, NÃO É PSIQUIATRA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/580/058_requerimento__-_picaramento_na_estrada_que_liga_o_conj._pe._abilio_e_matadouro_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/580/058_requerimento__-_picaramento_na_estrada_que_liga_o_conj._pe._abilio_e_matadouro_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie serviços de recuperação e piçarramento na estrada que liga o conjunto Pe. Abílio (por trás do referido conjunto), até o  corredor próximo ao Matadouro Público do município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/581/059_requerimento__-_reforma_da_escola_do_tracoem_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/581/059_requerimento__-_reforma_da_escola_do_tracoem_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Educação, de responsabilidade da Ilma. Sra. Carla do Vale, que providencie a Reforma do prédio escolar da comunidade do Tracoem.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/587/060_requerimento_-_reforma_da_barragem_de_manoel_oco_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/587/060_requerimento_-_reforma_da_barragem_de_manoel_oco_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Chefe do Poder Executivo e ao Secretário de Infraestrutura requerendo a reforma da Barragem de Manoel Oco, da Barragem de Jeová, Barragem de Paulo Miguel Silva no Camurim (colocação das varandas, reparo do piso e iluminação), que liga a Sede a comunidade das Quixabeiras e a comunidade do Alto Ferrão, como também melhoramento das estradas vicinais.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, a roçagem do mato do entroncamento da CE 371 com a CE 123 (Entrada próximo de Alberto Sena).</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/589/062_requerimento_-_numero_de_casas_de_taipa_e_sem_banheiro_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/589/062_requerimento_-_numero_de_casas_de_taipa_e_sem_banheiro_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Ilma. Sra. Valeria de Araújo Ferreira, Secretária de Assistência Social, Juventude e Empreendedorismo, informações sobre a quantidade de Casas de Taipa existentes no município e quantas residências não possuem banheiro.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/590/063_requerimento__-_limpeza_da_quadra_do_baixo_giqui_da_rua_da_comunidade__-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/590/063_requerimento__-_limpeza_da_quadra_do_baixo_giqui_da_rua_da_comunidade__-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie a limpeza da quadra do Baixo Giqui, da rua da comunidade e reparo nas lâmpadas que estão queimadas.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/593/064_requerimento_-_audiencia_publica__ldo.2024_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/593/064_requerimento_-_audiencia_publica__ldo.2024_-_antoniel.docx</t>
   </si>
   <si>
     <t>Com fundamento no Art. 36 do Regimento Interno desta Casa, apresentamos o presente Requerimento a ser submetido ao Plenário desta Casa, solicitando a realização de AUDIÊNCIA PÚBLICA para a próxima segunda-feira, 19 de junho, às 9h da manhã, no Plenário da Câmara Municipal de Itaiçaba, para tratar do Projeto de Lei nº 010/2023 o qual estabelece a Lei de Diretrizes Orçamentárias LDO/2024.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/599/065_requerimento_-_informacoes_salario_dos_funcionarios_-_rosembergue.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/599/065_requerimento_-_informacoes_salario_dos_funcionarios_-_rosembergue.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade solicitando as seguintes informações:_x000D_
 _x000D_
 •	Qual o motivo de não ter sido reajustado os salários dos funcionários públicos municipais no ano de 2023?_x000D_
 •	Especificar qual Categoria/funcionários que não obtiveram aumento nos seus vencimentos?_x000D_
 •	Neste ano de 2023 eles poderão ter a garantia de reajuste/aumento nos seus salários?</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/600/066_requerimento_-_calcada_do_cemiterio_-_rosembergue.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/600/066_requerimento_-_calcada_do_cemiterio_-_rosembergue.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade a construção da calçada nas laterais e na parte da frente do cemitério de Itaiçaba.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/602/067_requerimento__-_recuperacao_da_estarada_matador_publico_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/602/067_requerimento__-_recuperacao_da_estarada_matador_publico_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie a recuperação da estrada que começa do corredor do Matador Público, até a ponte do Rio Palhano.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/603/068_requerimento__-_colocacao_de_luminarias_de_led_travessa_paula_felix_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/603/068_requerimento__-_colocacao_de_luminarias_de_led_travessa_paula_felix_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie a colocação de luminária de LED, na Travessa Francisco Félix, em frente à residência da Sra. Maria Rita da Silva.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/604/069_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/604/069_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie a limpeza do Conjunto Doquinha e do Canal, nas proximidades das residências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/608/071_requerimento__-_colocacao_das_redes_das_traves_de_futsal_-_sheila_1.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/608/071_requerimento__-_colocacao_das_redes_das_traves_de_futsal_-_sheila_1.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade junto ao setor responsável, informe a possibilidade de recolocação com urgência das redes de proteção das traves da quadra de Futsal, da quadra de esportes do Tabuleiro do Luna.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/609/072_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_tracoem_e_rancho_do_povo_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/609/072_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_tracoem_e_rancho_do_povo_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que providencie:_x000D_
 _x000D_
 •	Limpeza e a retirada de poda das Comunidades do Tracoem e Rancho do Povo;_x000D_
 •	Colocação de lâmpadas;_x000D_
 •	Limpeza do Canal do Conjunto Doquinha.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/610/073_requerimento_-_limpeza_da_areninha_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/610/073_requerimento_-_limpeza_da_areninha_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a retirada de mato e limpeza adequada nas dependências Areninha.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/611/074_requerimento_-recuperacao_da_estrada_que_liga_o_alto_ferrao_ao_rio_-_elane.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/611/074_requerimento_-recuperacao_da_estrada_que_liga_o_alto_ferrao_ao_rio_-_elane.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a recuperação da estrada vicinal que liga o Alto Ferrão ao Rio Jaguaribe, facilitando a circulação dos moradores, agricultores e pescadores etc.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/612/075_requerimento_-_aquisicao_de_cadeiras_automotivas_para_criancas_-_elane.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/612/075_requerimento_-_aquisicao_de_cadeiras_automotivas_para_criancas_-_elane.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Saúde, de responsabilidade do Ilmo. Sr. Laécio Paulo Sousa Santos, a aquisição de cadeiras automotivas para o transporte de crianças com idade inferior a dez anos ou que não tenham atingido 1,45 de altura, usados individualmente com cinto de segurança ou dispositivo de retenção equivalente.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/621/076_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/621/076_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/620/077_requerimento__-_a_retirada_de_arreia_e_a_limpeza__de_mato_na_ce_371_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/620/077_requerimento__-_a_retirada_de_arreia_e_a_limpeza__de_mato_na_ce_371_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, a retirada de arreia e a limpeza de mato no acostamento da CE 371, na entrada do Sítio Arraial, solicitação dos populares, pois a risco de acidentes.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/624/078_requerimento_-_reforma_da_quadra_do_logradouro_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/624/078_requerimento_-_reforma_da_quadra_do_logradouro_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a Reforma da Quadra da Comunidade do Logradouro - pintura, instalação elétrica e alambrado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/625/079_requerimento_-_calcamento_na_francisco_torres_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/625/079_requerimento_-_calcamento_na_francisco_torres_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que seja providenciado a continuação do calçamento da Rua Francisco Torres nas mediações da casa do Sr. Jocélio até a casa de Danilo de Nestor.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/628/080_requerimento_-_limpeza_do_lixao_aproximando_da_ce_123_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/628/080_requerimento_-_limpeza_do_lixao_aproximando_da_ce_123_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Exmo. Sr. Iranilson Lima Bezerra Prefeito desta municipalidade, solicitando a limpeza do lixão uma vez que o lixo está se aproximando da CE 123.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/629/081_requerimento_-_limpeza_dos_canteiros_da_entrada_da_cidade_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/629/081_requerimento_-_limpeza_dos_canteiros_da_entrada_da_cidade_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Exmo. Sr. Iranilson Lima Bezerra Prefeito desta municipalidade, solicitando a limpeza nos canteiros da entrada da cidade.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/631/082_requerimento_-_voto_de_aplauso_rema.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/631/082_requerimento_-_voto_de_aplauso_rema.docx</t>
   </si>
   <si>
     <t>Vimos, por meio deste, nos termos regimentais, propor a aprovação de moção de congratulação a REMA- Rede de Mulheres Articuladoras, que tem como coordenadora a advogada Dra. Danielli Gondim Campelo. Essa rede de mulheres articuladoras voluntárias tem prestado um brilhante trabalho social em prol das mulheres Fortinenses e dos municípios vizinhos, tanto na Sede como na Zona Rural.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/632/083_requerimento_-_aguacao_das_ruas_do_conj._pe._abilio_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/632/083_requerimento_-_aguacao_das_ruas_do_conj._pe._abilio_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a aguação das ruas principais do Conjunto Pe. Abílio. Do Centro Cultural até o final, e da Delegacia até o final.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/633/084_requerimento_-_recuperacao_da_estrada_das_quixabeiras_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/633/084_requerimento_-_recuperacao_da_estrada_das_quixabeiras_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a recuperação da estrada que sai da Vila Nova, passando pelas Quixabeiras até a Comunidade do Alto Ferrão.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/634/085_requerimento_-_voto_de_aplauso_atletas_do_handball_e_prof._lindimar.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/634/085_requerimento_-_voto_de_aplauso_atletas_do_handball_e_prof._lindimar.docx</t>
   </si>
   <si>
     <t>Vimos, por meio deste, nos termos regimentais, propor a aprovação de Moção de Aplauso aos atletas do time de handball da escola João Barbosa Lima e ao treinador Lindimar, campeões na etapa Cearense dos Jogos da Juventude que vão representar o município e o Ceará em São Paulo, no próximo dia 11 de setembro</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/635/086_requerimento__-_materias_para_os_ace_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/635/086_requerimento__-_materias_para_os_ace_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito de Itaiçaba que sejam tomadas providências por meio da Secretária de Saúde, de responsabilidade do Ilmo. Sr. Laércio Paulo Sousa Santos, Secretário de Saúde, Solicitar apoio aos Agentes de Endemias que precisam de material de trabalho como birô, armários, cadeiras, Gelágua, fardamento, bolsas e protetor solar.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/636/087_requerimento__-_convite_ao_secretario_barbosa_-_todos_situacao.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/636/087_requerimento__-_convite_ao_secretario_barbosa_-_todos_situacao.docx</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o inciso IV, do art. 23, da Lei Orgânica do Município de Itaiçaba, CONVIDAR o Ilmo. Sr. Francisco José Barbosa Batista, Secretário de Infraestrutura, para prestar esclarecimentos sobre os seguintes assuntos: Contrato do carro Limpa Fossa, Execução dos Serviços de Limpeza Pública e recolhimento de lixo, Planejamento para execução da entrada da cidade, na próxima sessão, dia 12 de setembro, às 19hs, nesta Casa legislativa.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/637/088_requerimento_-_limpeza_da_comunidade_de_tome_afonso_-_sheila.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/637/088_requerimento_-_limpeza_da_comunidade_de_tome_afonso_-_sheila.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Ilmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura,  que seja providenciado a limpeza da Comunidade do Tomé Afonso, devido aos festejos de Festa de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/638/089_requerimento__-_queimadas_no_conj._pe._abilio_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/638/089_requerimento__-_queimadas_no_conj._pe._abilio_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito de Itaiçaba, providências com relação as queimadas que acontecem no município, em especial no Conjunto Padre Abílio.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/639/090_requerimento__-_extincao_da_sessao_do_baixo_giqui_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/639/090_requerimento__-_extincao_da_sessao_do_baixo_giqui_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, que seja encaminhado ao Presidente do TRE-CE, Desembargador Raimundo Nonato Silva Santos, solicitando que não seja extinta a Seção Eleitoral da Comunidade de Baixo Giqui.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/640/091_requerimento__-_informacoes_sobre_o_piso_da_enfermagem_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/640/091_requerimento__-_informacoes_sobre_o_piso_da_enfermagem_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito de Itaiçaba, informação de a partir de quando começará a ser pago o piso da enfermagem no município de Itaiçaba.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/648/092_requerimento__-_recuperacao_do_calcamento_do_posto_do_conj._pe._abilio_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/648/092_requerimento__-_recuperacao_do_calcamento_do_posto_do_conj._pe._abilio_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, recuperação do calçamento próximo ao Posto de Saúde do Conjunto Pe. Abílio (cruzamento da Rua 07 setembro com a travessa 31 de março).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/649/093_requerimento__-_recuperacao_do_calcamento_da_av._luiz_gomes_diniz_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/649/093_requerimento__-_recuperacao_do_calcamento_da_av._luiz_gomes_diniz_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, recuperação do calçamento da Luiz Gomes Diniz nas imediações do cruzamento com a Vila Olímpica (em frente a imagem de São Francisco).</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/650/094_requerimento__-_picarramento_cidade_nova_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/650/094_requerimento__-_picarramento_cidade_nova_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, piçarramento no trecho da Comunidade da Cidade Nova, começando em frente a Residência da D. Gorete até a casa do Sr. Francisco José Silva Barbosa.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/652/095_requerimento__-_convite_ao_secretario_laecio_-_todos_oposicao.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/652/095_requerimento__-_convite_ao_secretario_laecio_-_todos_oposicao.docx</t>
   </si>
   <si>
     <t>Convite ao Secretário de Saúde.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/651/096_requerimento_-_pintura_da_unidade_mista_maria_josefa_da_conceicao_-_moura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/651/096_requerimento_-_pintura_da_unidade_mista_maria_josefa_da_conceicao_-_moura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a pintura da fachada da Unidade Mista Maria Josefa da Conceição e da placa de identificação da mesma.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Ilma. Sra. Carla do Vale, Secretária de Educação, Cultura, Desporto, Ciência e Tecnologia – Itaiçaba/CE, a instalação de um novo Parquinho no Centro de Educação Infantil Maria Moreira - CEI.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/659/098_requerimento_-_recuperacao_do_chafariz_da_vila_nova_-_luis_nilson.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/659/098_requerimento_-_recuperacao_do_chafariz_da_vila_nova_-_luis_nilson.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a recuperação do Chafariz da Vila Nova.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/660/099_requerimento_-_limpeza_da_comunidade_do_caris_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/660/099_requerimento_-_limpeza_da_comunidade_do_caris_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Ilmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura,  que seja providenciada a limpeza da Comunidade do Caris, devido aos festejos de Festa de Nossa Senhora Edwiges.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/661/100_requerimento_-_praca_amadeu_martins_conserto_e_pintura_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/661/100_requerimento_-_praca_amadeu_martins_conserto_e_pintura_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, solicitando a disponibilidade de um funcionário para zelar e cuidar da praça Amadeus Martins Romão, no bairro São Francisco, como também sua manutenção, conserto e pintura do parquinho.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/663/101_requerimento__-_recuperacao_do_calcamento_no_alto_brito_e_pavimentacao_asfaltica_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/663/101_requerimento__-_recuperacao_do_calcamento_no_alto_brito_e_pavimentacao_asfaltica_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, solicitando a recuperação do calçamento entre a praça e a quadra de esportes do Alto Brito e entre a praça e a escola Dom Aureliano Matos, como também a pavimentação asfáltica  e sinalização nestas duas entradas.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/664/102_requerimento_-_audiencia_publica_loa.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/664/102_requerimento_-_audiencia_publica_loa.docx</t>
   </si>
   <si>
     <t>Com fundamento no Art. 36 do Regimento Interno desta Casa, apresentamos o presente requerimento a ser submetido ao plenário desta Casa, solicitando a realização de AUDIÊNCIA PÚBLICA a se realizar-se na data de xxx de outubro de 2023, próxima xxxxxxx, às xxxx da xxxxxx, para discutir sobre a Lei Orçamentária Anual 2023 – LOA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/669/103_requerimento_-_construcao_de_vestiario_na_quadra_de_tenis__-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/669/103_requerimento_-_construcao_de_vestiario_na_quadra_de_tenis__-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, solicitando a disponibilidade da Construção de um vestiário na quadra de tênis localizada na Vila Nova.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/672/104_requerimento__-_reforma_da_praca_da_comunidade_do_alto_brito_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/672/104_requerimento__-_reforma_da_praca_da_comunidade_do_alto_brito_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, solicitando a reforma da Praça da Comunidade de Alto Brito</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/673/105_requerimento__-_construcao_de_academias_de_saude_ao_ar_livre_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/673/105_requerimento__-_construcao_de_academias_de_saude_ao_ar_livre_-_antoniel.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Ilmo. Sr. Laécio Paulo Sousa Santos, Secretário de Saúde, solicitando a construção de Academias de Saúde ao ar livre nas comunidades do Logradouro, Caris e Baixo Giqui.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/676/106_requerimento_-_audiencia_publica_-_saude_e_protecao_animal_-_antoniel.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/676/106_requerimento_-_audiencia_publica_-_saude_e_protecao_animal_-_antoniel.docx</t>
   </si>
   <si>
     <t>Com fundamento no Art. 36 do Regimento Interno desta Casa, apresento o presente requerimento a ser submetido ao plenário desta Casa, solicitando a realização de AUDIÊNCIA PÚBLICA a se realizar no dia 8 de novembro de 2023, próxima quarta-feira, às 9h30min da manhã, sobre a saúde e proteção animal. A audiência contará com membros da Secretária Executiva de Proteção Animal do Ceará e da Deputada Estadual Larissa Gaspar.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/677/107_requerimento_-_limpeza_do_alto_ferrao_alto_ferrao_-_elane.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/677/107_requerimento_-_limpeza_do_alto_ferrao_alto_ferrao_-_elane.docx</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, que seja providenciado a limpeza e capinação da Comunidade de Alto Ferrão.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/679/108_requerimento_-_picarramento_e_terraplanagem_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/679/108_requerimento_-_picarramento_e_terraplanagem_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito desta municipalidade que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Exmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura, solicitando piçarramento e terraplanagem nos locais onde a CAGECE está fazendo a ampliação de Rede no Conjunto Padre Abílio.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/680/109_requerimento_-_limpeza_da_comunidade_do_alto_brito_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/680/109_requerimento_-_limpeza_da_comunidade_do_alto_brito_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Iranilson Lima Bezerra, Prefeito Municipal de Itaiçaba, que sejam tomadas providências por meio da Secretária de Infraestrutura – SEINFRA, de responsabilidade do Ilmo. Sr. Francisco José Barbosa, Secretário de Infraestrutura,  que seja providenciada a poda das plantas da praça do Alto Brito, limpeza de entulhos e poda, reposição de lâmpadas e piçarramento nas ruas da comunidade.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/682/111_requerimento_-_recursos_na_cultura.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/682/111_requerimento_-_recursos_na_cultura.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Ilma. Sra. Ana Maria de Lima, Secretária de Educação, Cultura, Desporto, Ciência e Tecnologia, que seja concluída a execução dos recursos da Lei Paulo Gustavo e que o Município possa aderir a Lei Aldir Blanc com o objetivo de contemplar os artistas locais.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/684/112_requerimento_-_secretaria_de_saude_-_lei_14.737_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/684/112_requerimento_-_secretaria_de_saude_-_lei_14.737_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Frank Gomes Freitas, Prefeito Municipal de Itaiçaba e da Secretária Municipal de Saúde a Sra. Elizete de Castro Damasceno, o devido cumprimento da Lei nº 14.737, de 27 de novembro de 2023 (em anexo), em especial a fixação em local visível nas Unidades Básicas de Saúde e na Unidade Mista Josefa Maria da Conceição, do direito que a Lei assiste.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/685/113_requerimento_-_jader_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/685/113_requerimento_-_jader_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Ilmo. Sr. Jander Rodrigues da Silva Secretário de Infraestrutura, a poda de uma arvore na Comunidade do Tabuleiro do Luna, nas proximidades das residências de Dona Maria do Carmo e do Sr. Luis Peixoto, pois a mesma encontra-se entre os fios, ocasionando oscilação da energia na residência dos proprietários.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/686/116_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/686/116_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Ilmo. Sr. Jander Rodrigues da Silva Secretário de Infraestrutura, a iluminação e a continuidade do piçarramento da Rua João Francisco de Sousa, no Conjunto Padre Abílio.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/687/117_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/687/117_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Ilmo. Sr. Jander Rodrigues da Silva Secretário de Infraestrutura, a poda de arvores e pintura da pracinha da comunidade do Alto Brito, como também as iluminações de Natal. (NATAL DE LUZ).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/641/veto_pl_014.2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/641/veto_pl_014.2023.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GESTÃO. CÂMARA MUNICIPAL DE BATURITÉ. EXERCÍCIO DE 2020. NÃO EVIDENCIAÇÃO DE ATOS OU FATOS QUE ACARRETEM A RESPONSABILIZAÇÃO DA CONTADORA NO CASO CONCRETO. EXCLUSÃO DA CONTADORA DO POLO PASSIVO DA RELAÇÃO PROCESSUAL. OCORRÊNCIA REFERENTE A PAGAMENTO DE SUBSÍDIO AO PRESIDENTE DA CÂMARA ACIMA DO LIMITE CONSTITUCIONAL AFASTADA EM RESPEITO AO POSICIONAMENTO FIXADO PELO EXTINTO TCM-CE  (CONSULTA Nº 9456/2004). MUDANÇA DE ENTENDIMENTO NO TCE-CE. MODULAÇÃO, A PARTIR DAS CONTAS DO EXERCÍCIO DE 2023, ACERCA DO FIEL CUMPRIMENTO LIMITE CONSTITUCIONAL NOTIFICAÇÃO A TODAS AS CÂMARAS MUNICIPAIS ACERCA DO NOVO ENTENDIMENTO DO TRIBUNAL. DECISÃO DA SEGUNDA CÂMARA VIRTUAL DO TCE PELO JULGAMENTO DAS CONTAS REGULARES. UNANIMIDADE DE VOTOS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/534/emenda_supressiva_001_ao_pl_005.2023.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/534/emenda_supressiva_001_ao_pl_005.2023.doc</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2023, ao Projeto de Lei nº 005/2023, de 16 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/582/emenda_supressiva_no_001.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/582/emenda_supressiva_no_001.docx</t>
   </si>
   <si>
     <t>Emenda supressiva nº 001/2023, ao Projeto de Lei Nº 010/2023 LDO/2024, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024 e da outras providências</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/597/emenda_supressiva_001.2023_ao_proj._de_lei_no_010.2024_ldo.docx</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/597/emenda_supressiva_001.2023_ao_proj._de_lei_no_010.2024_ldo.docx</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_supressiva_01_ao_pl_030.2023_-_loa_2024.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_supressiva_01_ao_pl_030.2023_-_loa_2024.doc</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01/2023, ao Projeto de Lei nº 030/2023, de 29 de setembro de 2023 – LOA 2024.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>PARECER CONJUNTO</t>
   </si>
   <si>
     <t>COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/591/013_-_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2019.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/591/013_-_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2019.doc</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre as Contas de Governo do Exercício de 2019, do Ex-Prefeito José Erenarco da Silva, que recebeu Parecer Prévio do Tribunal de Contas do Estado do Ceará - TCE-CE, FAVORÁVEL pela Aprovação.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/605/parecer_conjunto_018_das_comissoes_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2020.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/605/parecer_conjunto_018_das_comissoes_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2020.doc</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre as Contas de Governo do Exercício de 2020, do Ex-Prefeito José Erenarco da Silva, que recebeu Parecer Prévio do Tribunal de Contas do Estado do Ceará - TCE-CE, FAVORÁVEL pela Aprovação.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/606/parecer_conjunto_019_das_comissoes_cljrf_-_cfo_-_alteracao_da_remuneracao_do_presidente.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/606/parecer_conjunto_019_das_comissoes_cljrf_-_cfo_-_alteracao_da_remuneracao_do_presidente.doc</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei de n.º 014/2023, de 19 de junho de 2023, que altera a Lei Municipal de n.º 587/2020, de 11 de novembro de 2020, na forma que indica.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFICIO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/521/oficio_006_2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/521/oficio_006_2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio Nº 007/2023 - CMI, que trata do Requerimento nº 001/2023 de 17 de janeiro do corrente ano, de autoria deste Legislativo.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>EMSU</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/535/emenda_substitutiva_001_com_justificativa_-_pl_005.2023_sobre_previne.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/535/emenda_substitutiva_001_com_justificativa_-_pl_005.2023_sobre_previne.doc</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/586/emenda_substitutiva_001_com_justificativa_-_pl_012.2023_caput_do_1_modificada.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/586/emenda_substitutiva_001_com_justificativa_-_pl_012.2023_caput_do_1_modificada.doc</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, com assentos nesta Casa Legislativa, nos termos do artigo 87, § 2º do Regimento Interno, propõem a seguinte Emenda Substitutiva ao PROJETO DE LEI Nº 012/2023.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/595/emenda_substitutiva_no_001_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art._36.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/595/emenda_substitutiva_no_001_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art._36.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2023, ao Projeto de Lei nº 010/2023 – LDO – para o exercício de 2024.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/596/emenda_substitutiva_no_002_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art_48_-__3o_1.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/596/emenda_substitutiva_no_002_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art_48_-__3o_1.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 002/2023, AO PROJETO DE LEI Nº 010/2023 – LDO – PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/598/emenda_1_1.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/598/emenda_1_1.doc</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI DO PODER EXECUTIVO Nº 013/2023, QUE DISCIPLINA A AMPLIAÇÃO DE CARGA HORÁRIA PARA PROFESSOR EFETIVO NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA/CE, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_substitutiva_001.2023_ao_pl_021.2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_substitutiva_001.2023_ao_pl_021.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2023, ao Projeto de Lei nº 021/2023.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/626/emenda_substitutiva_no_001_ao_proj._de_lei_no_020.2023_-_altera_a_alinea_d_alinea_ii_do_art._39_do_pl_020.2023.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/626/emenda_substitutiva_no_001_ao_proj._de_lei_no_020.2023_-_altera_a_alinea_d_alinea_ii_do_art._39_do_pl_020.2023.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2023, ao Projeto de Lei nº 020/2023.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/665/emenda_substitutiva_01_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_inciso_i_do_art_5o_14.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/665/emenda_substitutiva_01_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_inciso_i_do_art_5o_14.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/2023, ao Projeto de Lei nº 030/2023, de 29 de setembro de 2023 – LOA 2024.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/666/emenda_substitutiva_02_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_art_5o_caput.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/666/emenda_substitutiva_02_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_art_5o_caput.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 02/2023, ao Projeto de Lei nº 030/2023, de 29 de setembro de 2023 – LOA 2024.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/668/emenda_substitutiva_no_01_ao_proj._de_lei_no_033.2023_-_suplementacao.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/668/emenda_substitutiva_no_01_ao_proj._de_lei_no_033.2023_-_suplementacao.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/2023, ao Projeto de Lei nº 033/2023.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>DPCM</t>
   </si>
   <si>
     <t>DENUNCIA  COM PEDIDO DE CASSAÇÃO DE MANDATO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/544/denuncia_com_pedido_de_cassacao_de_mandato_do_prefeito_frank_gomes.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/544/denuncia_com_pedido_de_cassacao_de_mandato_do_prefeito_frank_gomes.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA COM PEDIDO DE CASSAÇÃO DO MANDATO ELETIVO ART. 4; VIII, DECRETO-LEI 201/67 C/ CART. 21, III, DA LEI ORGÂNICA DO MUNICIPIO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO ASSESSORIA JURÍDICA PMI</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/545/oficio_no_2023.03.06.001_aj_-_encaminhamento_das_leis_634_635_636_de_2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/545/oficio_no_2023.03.06.001_aj_-_encaminhamento_das_leis_634_635_636_de_2023.pdf</t>
   </si>
   <si>
     <t>OFICIO  N° 2023.03.06.001 /ASSESSORIA JURIDICA</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/546/oficio_no_2023.03.06.002_aj_-_encaminhamento_das_leis_637_638_639_de_2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/546/oficio_no_2023.03.06.002_aj_-_encaminhamento_das_leis_637_638_639_de_2023.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 2023.03.06.002 /ASSESSORIA JURIDICA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/557/oficio_encaminhado_leis_1.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/557/oficio_encaminhado_leis_1.pdf</t>
   </si>
   <si>
     <t>Oficio nº 2023.03.17.002/ASSESSORIA JURíDICA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>PRLEI</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_008.2023_-_sindrome_de_down.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_008.2023_-_sindrome_de_down.doc</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO 	OFICIAL DO MUNICÍPIO DE 	ITAIÇABA/CEARÁ A SEMANA DE 	CONSCIENTIZAÇÃO SOBRE A SÍNDROME 	DE DOWN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_009_-_altera_a_lei_193.1998_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_009_-_altera_a_lei_193.1998_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 2023.03.13.001/GABPREF</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/568/pl_010_-_ldo_2024_1.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/568/pl_010_-_ldo_2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração de Lei Orçamentaria para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_012_-_adequacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_012_-_adequacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do piso salarial de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, de acordo com a Lei Federal nº 14.434/22 e da outras providencias.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_013_-_disciplina_e_amplia_carga_horaria_dos_professores_efetivos_2.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_013_-_disciplina_e_amplia_carga_horaria_dos_professores_efetivos_2.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A AMPLIAÇÃO DE CARGA HORARIA PARA PROFESSOR EFETIVO NO AMBITO DO MUNICIPIO DE ITAICABA/CE, NA FORMA QUE INDICA E DA OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Mesa Diretora, Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_014_de_2023_-_salario_do_presidente_cmi.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_014_de_2023_-_salario_do_presidente_cmi.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL DE Nº 587/2020, DE 11 DE NOVEMBRO DE 2020, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/617/pl_015.2023_-_institui_e_regulamenta_a_gincana_escolar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/617/pl_015.2023_-_institui_e_regulamenta_a_gincana_escolar.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A GINCANA AMBIENTAL ESCOLAR NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA, PARA OS FINS QUE_x000D_
 INDICA</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/618/pl_017.2023_-_premiacoes_a_participantes_de_esventos_eportivos_e_culturais.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/618/pl_017.2023_-_premiacoes_a_participantes_de_esventos_eportivos_e_culturais.pdf</t>
   </si>
   <si>
     <t>Autoriza a Poder Executivo conceder premiações a participantes de eventos esportivos e culturais em geral e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_019.2023_-_colonia_de_ferias.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_019.2023_-_colonia_de_ferias.pdf</t>
   </si>
   <si>
     <t>INCLUI A COLÔNIA DE FÉRIAS NO CALENDÁRIO OFICIAL DOS EVENTOS DO MUNICÍPIO DE ITAIÇABA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_no_020.2023_-_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_no_020.2023_-_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  o Sistema Municipal de Cultura do Município de Itaiçaba, revoga a Lei nº 279/2020, de 04 de setembro de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_lei_no_021.2023_-_suplementacao.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_lei_no_021.2023_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>ALTERA INCIS0 Ill D0 ARTIGO 7º DA LEI MUNICIPAL N° 627/2022 DE 11 DE NOVEMBRO DE 2022, QUE ESTIMA A RECEITA E FIXA A DESPESA D0 MUNICÍPIO DE ITAIÇABA PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_lei_no_022.2023_-_concurso_publico.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_lei_no_022.2023_-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROFESSORES PARA DIVERSAS DISCIPLINAS, PSICOPEDAGOGA, ASSISTENTE SOCIAL, AUXILIAR ADMINISTRATIVO, AUXILIAR DE SERVICOS GERAIS, PSICOLOGOS, SECRETARIO ESCOLAR, TECNICO DE INFORMATICA,VIGILANTE MUNICIPAL, MOTORISTAS ,AGENTE FISCAL,AGENTE RURA, AUXILIAR DE SAÚDE BUCAL,FARMACÊUTICO,GUARDA SANITÁRIO, MÉDICO VETERINÁRIO, JORNALISTA, TRATORISTA, GARI, ENGENHEIRO CIVIL, CIRURGIÃO DENTISTA, ENFERMEIRAS, FISIOTERAPEUTA, FONOAUDIÓLOGO, BIOQUÍMICO, MÉDICO,_x000D_
 TÉCNICO DE ENFERMAGEM, TECNICO DE LABORATÓRIO, TÉCNICO EM SAÚDE BUCAL, TERAPEUTA OCUPACIONAL, OPERADORES DE MAQUINAS E NUTRICIONISTA. NO QUADRO DE PESSOAL EFETIVO DO PODER EXECUTIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/622/projeto_de_lei_023_de_2023_-_sala_do_cidadao_da_cmi.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/622/projeto_de_lei_023_de_2023_-_sala_do_cidadao_da_cmi.doc</t>
   </si>
   <si>
     <t>CRIA A SALA DO CIDADÃO NA CÂMARA MUNICIPAL DE ITAIÇABA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/643/projeto_de_lei_024_de_2023_-_autoriza_a_criacao_do_programa_cafe_da_manha_na_escola..doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/643/projeto_de_lei_024_de_2023_-_autoriza_a_criacao_do_programa_cafe_da_manha_na_escola..doc</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA “CAFÉ DA MANHÃ NA ESCOLA”.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/644/projeto_de_lei_025.2023_-_dia_da_padroeira_feriado_municipal.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/644/projeto_de_lei_025.2023_-_dia_da_padroeira_feriado_municipal.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FERIADO MUNICIPAL DO DIA 06 DE 	JANEIRO “DIA DA PADROEIRA DO MUNICÍPIO DE ITAIÇABA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_026.2023_-_dia_de_corpus_christi.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_026.2023_-_dia_de_corpus_christi.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FERIADO MUNICIPAL REFERENTE AO “DIA DE CORPUS CHRISTI”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_027.2023_-_dia_do_municipio.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_027.2023_-_dia_do_municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FERIADO MUNICIPAL O DIA DO MUNICÍPIO DE ITAIÇABA, 07 DE OUTUBRO DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_029.2023_-_concurso_camara_municipal_de_itaicaba_1.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_029.2023_-_concurso_camara_municipal_de_itaicaba_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS EFETIVOS DE AUXILIAR ADMINISTRATIVO, MOTORISTA E AUXILIAR DE SERVIÇOS GERAIS, NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAIÇABA, A SEREM PREENCHIDOS MEDIANTE CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/671/loa_2024_-_lei_orcamentaria_anual.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/671/loa_2024_-_lei_orcamentaria_anual.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_032.2023_-_altera_o_nome_da_escola_pe._abilio_monteiro_neto.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_032.2023_-_altera_o_nome_da_escola_pe._abilio_monteiro_neto.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Escola de Ensino Fundamental Padre Abílio Monteiro Neto para Escola de Ensino Fundamental em Tempo Integral (EEFTI) Padre Abílio_x000D_
 Monteiro Neto.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/656/projet_1.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/656/projet_1.pdf</t>
   </si>
   <si>
     <t>ALTERA 0 INCIS0 III DO ARTIGO 7º DA LEI MUNICIPAL Nº 627/2022, DE 11 DE NOVEMBRO DE 2022, ALTERAD0 PELA LEI Nº 649/2023, DE 16 DE AGOST0 DE 2023, QUE ESTIMA A RECEITA E FIXA A DESPESA D0 MUNICÍPIO DE ITAIÇABA PARA 0 EXERCÍCIO  FINANCEIRO DE 2023, E DÁ 0UTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/675/projet_1_1.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/675/projet_1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONSIGNAÇÕES DE PAGAMENTO DE SERVIDORES PUBLICOS CIVIS, MILITARES, DOS APOSENTADOS E PENSIONISTAS_x000D_
 DO EXECUTIVO DO MUNICIPAL DE ITAICABA (CE) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_035_de_2023_-_semana_de_incentivo_a_castracao.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_035_de_2023_-_semana_de_incentivo_a_castracao.doc</t>
   </si>
   <si>
     <t>Institui a Semana de Incentivo à 	Castração, e Combate aos maus-tratos 	de cães, gatos e de outros animais no 	âmbito do Munícipio de Itaiçaba, Ceará, e 	dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>FRANK GOMES FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/683/mensagem_projeto_de_lei_no_036.2023.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/683/mensagem_projeto_de_lei_no_036.2023.pdf</t>
   </si>
   <si>
     <t>ALTERA o INCISO III DO ARTIGO 7º DA LEI MUNICIPAL Nº 627/2022, DE 11 DE NOVEMBRO DE  2022, ALTERADO PELA LEI Nº 649/2023, DE 16 DE AGOSTO DE 2023,E PELA LEI MUNICIPAL Nº 660/2023, DE 18  DE OUTUBRO DE 2023, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAIÇABA PARA O EXERCICIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_037_de_2023_-_altera_a_renumeracao_do_presidente_da_cmi.doc</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_037_de_2023_-_altera_a_renumeracao_do_presidente_da_cmi.doc</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_tribunal_de_contas_erenarco.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_tribunal_de_contas_erenarco.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO DE ITAIÇABA. EXERCÍCIO DE 2019. DIRETORIA DE CONTAS DE GOVERNO SUGERINDO A EMISSÃO DE PARECER PRÉVIO PELA DESAPROVAÇÃO DAS CONTAS. PARECER MINISTERIAL OPINANDO PELA EMISSÃO DE PARECER PRÉVIO PELA DESAPROVAÇÃO DAS_x000D_
 CONTAS. DECISÃO DO PLENO PELA EMISSÃO DE PARECER PRÉVIO PELA REGULARIDADE COM RESSALVA. RECOMENDAÇÕES, NOTIFICAÇÃO, E ENCAMINHAMENTO À CÂMARA MUNICIPAL PARA JULGAMENTO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/607/parecer_2020_erenarco_completo_2.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/607/parecer_2020_erenarco_completo_2.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO. MUNICÍPIO DE ITAIÇABA. EXERCÍCIO DE 2020. PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO COM RESSALVAS_x000D_
 DAS CONTAS. RESPONSÁVEL SENHOR JOSÉ ERENARCO DA SILVA. RECOMENDAÇÕES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2639,68 +2639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/533/emenda_aditiva_001_ao_pl_003.2023.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/585/emenda_aditiva_001_-_p._unico_ao_art_2_com_justificativa.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/601/emenda_modificativa_001.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_decreto_legislativo_005.2023_-_praca_gilson_lima_silva.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_decreto_legislativo_006.2023_-_praca_leosvaldeth_galdino_holanda.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_indicacao_002.2023_-_bolsa_atleta_-_moura.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_indicacao_003.2023_-_piso_da_enfermagem_corrigido.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_indicacao_005.2023_-_desjejum_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_indicacao_006.2023_-_fornecimento_de_lancha_pacientes_que_viajam_para_fortaleza.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_indicacao_007.2023_-_kit_de_implementos_para_o_trator.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/512/mensagem_pl_001.2023_-_vencimento_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/513/mensagem_pl_002.2023_-_altera_o_inciso_iii_do_art_4o_da_lei_491.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/514/mensagem_pl_003.2023_-_aquisicao_de_equipamentos_-_dea.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/527/pl_004.2023_-_reajuste_salario_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/530/mensagem_e_pl_005.2023_-_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/532/mensagem_pl_006.2023_-_autoriza_pagamento_previne.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/543/mensagem_projeto_de_lei_007.2023_-_distribuicao_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_no_002.2023_-_reparo_e_intalacao_de_luminarias_-_carlinhos.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_no_003.2023_-_antoniel_-_curso_de_primeiros_socorros_motoristas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_005.2023_-_vedacao_de_contratacao_de_pessoas_condenadas_pela_lei_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_resolucao_002.2023_-_dispoe_sobre_as_pesquisas_de_precos_para_fins_dos_atos_relativos_as_contratacoes_publicas.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_resolucao_004_-_dispensa_de_licitacao_eletronica.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_resolucao_005_-_etp.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_006_-_regras_do_agente_de_contratacao.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_007_-_participacao_de_pessoa_fisica_nas_contratacoes_publicas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/572/projeto_de_resolucao_008_de_2023_-_atualizacao_salario_minimo_cmi.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_resolucao_009.2023_-_regulamentacao_da_lei_geral_de_protecao_de_dados.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/642/projeto_de_resolucao_010_-_aprova_a_recomendacao_da_comissao_parlamentar_de_inquerito.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_dos_bens_inserviveis.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_resolucao_n_12_-_doacao_de_carro_para_tea_-.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/506/016__requerimento_-_iluminacao_daentrada_do_tabuleiro_do_luna__ce_371_ate_a_ce_123_-_sheila.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/515/020_requerimento_-_audiencia_publica_piso_dos_professores_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/523/026_requerimento__-_recuperacao_da_estrada_do_alto_ferrao_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/524/027_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/525/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/531/031_requerimento_-_reforma_barragem_de_jeova_-_moura.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/536/032_requerimento_-__pinturas_das_lombadas_e_moderadores_de_velocidade_-_guilherme.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/537/033_requerimento__-_picaramento_na_samuel_correia_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_035-2023_-_homenagem_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/540/036_requerimento_-_pavimentacao_em_asfalto_da_braulio_lima_-_ribamar.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/541/037_requerimento_de_pesar_-_sra_anesia_gomes.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/551/038_requerimento_-_informacoes_sobre_concurso_publico_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/549/039_requerimento_-_melhorias_para_a_comunidade_de_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/556/requerimento_n_040_-_criacao_de_comissao_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/558/041_requerimento_-_atencao_as_ubs_do_alto_brito_e_do_s._francisc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/560/043_requerimento_-_iluminacao_publica_na_comunidade_dos_caris_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/561/044_requerimento__-_modeladores_de_velocidade_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/567/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/573/054_requerimento_-_contratacao_de_um_veterinario_-_luis_nilson.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/576/055_requerimento_-_envio_pl_contratacao_de_professores_-_antoniel_1.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/577/056_requerimento_-_limpeza_do_cemiterio_-_elane_e_moura.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/579/057_requerimento__-_medico_psiquiatra_-_todos_oposicao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/580/058_requerimento__-_picaramento_na_estrada_que_liga_o_conj._pe._abilio_e_matadouro_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/581/059_requerimento__-_reforma_da_escola_do_tracoem_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/587/060_requerimento_-_reforma_da_barragem_de_manoel_oco_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/589/062_requerimento_-_numero_de_casas_de_taipa_e_sem_banheiro_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/590/063_requerimento__-_limpeza_da_quadra_do_baixo_giqui_da_rua_da_comunidade__-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/593/064_requerimento_-_audiencia_publica__ldo.2024_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/599/065_requerimento_-_informacoes_salario_dos_funcionarios_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/600/066_requerimento_-_calcada_do_cemiterio_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/602/067_requerimento__-_recuperacao_da_estarada_matador_publico_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/603/068_requerimento__-_colocacao_de_luminarias_de_led_travessa_paula_felix_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/604/069_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/608/071_requerimento__-_colocacao_das_redes_das_traves_de_futsal_-_sheila_1.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/609/072_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_tracoem_e_rancho_do_povo_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/610/073_requerimento_-_limpeza_da_areninha_-_moura.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/611/074_requerimento_-recuperacao_da_estrada_que_liga_o_alto_ferrao_ao_rio_-_elane.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/612/075_requerimento_-_aquisicao_de_cadeiras_automotivas_para_criancas_-_elane.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/621/076_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/620/077_requerimento__-_a_retirada_de_arreia_e_a_limpeza__de_mato_na_ce_371_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/624/078_requerimento_-_reforma_da_quadra_do_logradouro_-_moura.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/625/079_requerimento_-_calcamento_na_francisco_torres_-_moura.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/628/080_requerimento_-_limpeza_do_lixao_aproximando_da_ce_123_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/629/081_requerimento_-_limpeza_dos_canteiros_da_entrada_da_cidade_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/631/082_requerimento_-_voto_de_aplauso_rema.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/632/083_requerimento_-_aguacao_das_ruas_do_conj._pe._abilio_-_moura.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/633/084_requerimento_-_recuperacao_da_estrada_das_quixabeiras_-_moura.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/634/085_requerimento_-_voto_de_aplauso_atletas_do_handball_e_prof._lindimar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/635/086_requerimento__-_materias_para_os_ace_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/636/087_requerimento__-_convite_ao_secretario_barbosa_-_todos_situacao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/637/088_requerimento_-_limpeza_da_comunidade_de_tome_afonso_-_sheila.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/638/089_requerimento__-_queimadas_no_conj._pe._abilio_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/639/090_requerimento__-_extincao_da_sessao_do_baixo_giqui_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/640/091_requerimento__-_informacoes_sobre_o_piso_da_enfermagem_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/648/092_requerimento__-_recuperacao_do_calcamento_do_posto_do_conj._pe._abilio_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/649/093_requerimento__-_recuperacao_do_calcamento_da_av._luiz_gomes_diniz_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/650/094_requerimento__-_picarramento_cidade_nova_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/652/095_requerimento__-_convite_ao_secretario_laecio_-_todos_oposicao.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/651/096_requerimento_-_pintura_da_unidade_mista_maria_josefa_da_conceicao_-_moura.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/659/098_requerimento_-_recuperacao_do_chafariz_da_vila_nova_-_luis_nilson.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/660/099_requerimento_-_limpeza_da_comunidade_do_caris_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/661/100_requerimento_-_praca_amadeu_martins_conserto_e_pintura_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/663/101_requerimento__-_recuperacao_do_calcamento_no_alto_brito_e_pavimentacao_asfaltica_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/664/102_requerimento_-_audiencia_publica_loa.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/669/103_requerimento_-_construcao_de_vestiario_na_quadra_de_tenis__-_antoniel.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/672/104_requerimento__-_reforma_da_praca_da_comunidade_do_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/673/105_requerimento__-_construcao_de_academias_de_saude_ao_ar_livre_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/676/106_requerimento_-_audiencia_publica_-_saude_e_protecao_animal_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/677/107_requerimento_-_limpeza_do_alto_ferrao_alto_ferrao_-_elane.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/679/108_requerimento_-_picarramento_e_terraplanagem_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/680/109_requerimento_-_limpeza_da_comunidade_do_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/682/111_requerimento_-_recursos_na_cultura.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/684/112_requerimento_-_secretaria_de_saude_-_lei_14.737_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/685/113_requerimento_-_jader_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/686/116_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/687/117_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/641/veto_pl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/534/emenda_supressiva_001_ao_pl_005.2023.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/582/emenda_supressiva_no_001.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/597/emenda_supressiva_001.2023_ao_proj._de_lei_no_010.2024_ldo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_supressiva_01_ao_pl_030.2023_-_loa_2024.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/591/013_-_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2019.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/605/parecer_conjunto_018_das_comissoes_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2020.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/606/parecer_conjunto_019_das_comissoes_cljrf_-_cfo_-_alteracao_da_remuneracao_do_presidente.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/521/oficio_006_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/535/emenda_substitutiva_001_com_justificativa_-_pl_005.2023_sobre_previne.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/586/emenda_substitutiva_001_com_justificativa_-_pl_012.2023_caput_do_1_modificada.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/595/emenda_substitutiva_no_001_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art._36.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/596/emenda_substitutiva_no_002_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art_48_-__3o_1.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/598/emenda_1_1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_substitutiva_001.2023_ao_pl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/626/emenda_substitutiva_no_001_ao_proj._de_lei_no_020.2023_-_altera_a_alinea_d_alinea_ii_do_art._39_do_pl_020.2023.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/665/emenda_substitutiva_01_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_inciso_i_do_art_5o_14.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/666/emenda_substitutiva_02_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_art_5o_caput.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/668/emenda_substitutiva_no_01_ao_proj._de_lei_no_033.2023_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/544/denuncia_com_pedido_de_cassacao_de_mandato_do_prefeito_frank_gomes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/545/oficio_no_2023.03.06.001_aj_-_encaminhamento_das_leis_634_635_636_de_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/546/oficio_no_2023.03.06.002_aj_-_encaminhamento_das_leis_637_638_639_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/557/oficio_encaminhado_leis_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_008.2023_-_sindrome_de_down.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_009_-_altera_a_lei_193.1998_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/568/pl_010_-_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_012_-_adequacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_013_-_disciplina_e_amplia_carga_horaria_dos_professores_efetivos_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_014_de_2023_-_salario_do_presidente_cmi.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/617/pl_015.2023_-_institui_e_regulamenta_a_gincana_escolar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/618/pl_017.2023_-_premiacoes_a_participantes_de_esventos_eportivos_e_culturais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_019.2023_-_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_no_020.2023_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_lei_no_021.2023_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_lei_no_022.2023_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/622/projeto_de_lei_023_de_2023_-_sala_do_cidadao_da_cmi.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/643/projeto_de_lei_024_de_2023_-_autoriza_a_criacao_do_programa_cafe_da_manha_na_escola..doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/644/projeto_de_lei_025.2023_-_dia_da_padroeira_feriado_municipal.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_026.2023_-_dia_de_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_027.2023_-_dia_do_municipio.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_029.2023_-_concurso_camara_municipal_de_itaicaba_1.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/671/loa_2024_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_032.2023_-_altera_o_nome_da_escola_pe._abilio_monteiro_neto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/656/projet_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/675/projet_1_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_035_de_2023_-_semana_de_incentivo_a_castracao.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/683/mensagem_projeto_de_lei_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_037_de_2023_-_altera_a_renumeracao_do_presidente_da_cmi.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_tribunal_de_contas_erenarco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/607/parecer_2020_erenarco_completo_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/533/emenda_aditiva_001_ao_pl_003.2023.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/585/emenda_aditiva_001_-_p._unico_ao_art_2_com_justificativa.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/601/emenda_modificativa_001.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/662/projeto_de_decreto_legislativo_005.2023_-_praca_gilson_lima_silva.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_decreto_legislativo_006.2023_-_praca_leosvaldeth_galdino_holanda.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/497/projeto_de_indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_indicacao_002.2023_-_bolsa_atleta_-_moura.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_indicacao_003.2023_-_piso_da_enfermagem_corrigido.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_indicacao_005.2023_-_desjejum_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/658/projeto_de_indicacao_006.2023_-_fornecimento_de_lancha_pacientes_que_viajam_para_fortaleza.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_indicacao_007.2023_-_kit_de_implementos_para_o_trator.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/512/mensagem_pl_001.2023_-_vencimento_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/513/mensagem_pl_002.2023_-_altera_o_inciso_iii_do_art_4o_da_lei_491.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/514/mensagem_pl_003.2023_-_aquisicao_de_equipamentos_-_dea.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/527/pl_004.2023_-_reajuste_salario_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/530/mensagem_e_pl_005.2023_-_programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/532/mensagem_pl_006.2023_-_autoriza_pagamento_previne.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/543/mensagem_projeto_de_lei_007.2023_-_distribuicao_de_absorventes_higienicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/473/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/494/projeto_de_lei_no_002.2023_-_reparo_e_intalacao_de_luminarias_-_carlinhos.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_lei_no_003.2023_-_antoniel_-_curso_de_primeiros_socorros_motoristas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_005.2023_-_vedacao_de_contratacao_de_pessoas_condenadas_pela_lei_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/475/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/550/projeto_de_resolucao_002.2023_-_dispoe_sobre_as_pesquisas_de_precos_para_fins_dos_atos_relativos_as_contratacoes_publicas.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/553/projeto_de_resolucao_004_-_dispensa_de_licitacao_eletronica.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/554/projeto_de_resolucao_005_-_etp.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/555/projeto_de_resolucao_006_-_regras_do_agente_de_contratacao.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_resolucao_007_-_participacao_de_pessoa_fisica_nas_contratacoes_publicas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/572/projeto_de_resolucao_008_de_2023_-_atualizacao_salario_minimo_cmi.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_resolucao_009.2023_-_regulamentacao_da_lei_geral_de_protecao_de_dados.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/642/projeto_de_resolucao_010_-_aprova_a_recomendacao_da_comissao_parlamentar_de_inquerito.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_dos_bens_inserviveis.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_resolucao_n_12_-_doacao_de_carro_para_tea_-.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/474/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/476/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/502/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/499/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/503/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/505/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/506/016__requerimento_-_iluminacao_daentrada_do_tabuleiro_do_luna__ce_371_ate_a_ce_123_-_sheila.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/509/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/515/020_requerimento_-_audiencia_publica_piso_dos_professores_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/523/026_requerimento__-_recuperacao_da_estrada_do_alto_ferrao_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/524/027_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/525/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/531/031_requerimento_-_reforma_barragem_de_jeova_-_moura.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/536/032_requerimento_-__pinturas_das_lombadas_e_moderadores_de_velocidade_-_guilherme.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/537/033_requerimento__-_picaramento_na_samuel_correia_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_035-2023_-_homenagem_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/540/036_requerimento_-_pavimentacao_em_asfalto_da_braulio_lima_-_ribamar.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/541/037_requerimento_de_pesar_-_sra_anesia_gomes.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/551/038_requerimento_-_informacoes_sobre_concurso_publico_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/549/039_requerimento_-_melhorias_para_a_comunidade_de_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/556/requerimento_n_040_-_criacao_de_comissao_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/558/041_requerimento_-_atencao_as_ubs_do_alto_brito_e_do_s._francisc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/560/043_requerimento_-_iluminacao_publica_na_comunidade_dos_caris_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/561/044_requerimento__-_modeladores_de_velocidade_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/567/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/573/054_requerimento_-_contratacao_de_um_veterinario_-_luis_nilson.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/576/055_requerimento_-_envio_pl_contratacao_de_professores_-_antoniel_1.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/577/056_requerimento_-_limpeza_do_cemiterio_-_elane_e_moura.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/579/057_requerimento__-_medico_psiquiatra_-_todos_oposicao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/580/058_requerimento__-_picaramento_na_estrada_que_liga_o_conj._pe._abilio_e_matadouro_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/581/059_requerimento__-_reforma_da_escola_do_tracoem_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/587/060_requerimento_-_reforma_da_barragem_de_manoel_oco_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/589/062_requerimento_-_numero_de_casas_de_taipa_e_sem_banheiro_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/590/063_requerimento__-_limpeza_da_quadra_do_baixo_giqui_da_rua_da_comunidade__-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/593/064_requerimento_-_audiencia_publica__ldo.2024_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/599/065_requerimento_-_informacoes_salario_dos_funcionarios_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/600/066_requerimento_-_calcada_do_cemiterio_-_rosembergue.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/602/067_requerimento__-_recuperacao_da_estarada_matador_publico_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/603/068_requerimento__-_colocacao_de_luminarias_de_led_travessa_paula_felix_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/604/069_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/608/071_requerimento__-_colocacao_das_redes_das_traves_de_futsal_-_sheila_1.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/609/072_requerimento__-_limpeza_do_conjunto_doquinha_e_do_canal_tracoem_e_rancho_do_povo_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/610/073_requerimento_-_limpeza_da_areninha_-_moura.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/611/074_requerimento_-recuperacao_da_estrada_que_liga_o_alto_ferrao_ao_rio_-_elane.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/612/075_requerimento_-_aquisicao_de_cadeiras_automotivas_para_criancas_-_elane.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/621/076_requerimento__-_recuperacao_da_estrada_do_camurim_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/620/077_requerimento__-_a_retirada_de_arreia_e_a_limpeza__de_mato_na_ce_371_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/624/078_requerimento_-_reforma_da_quadra_do_logradouro_-_moura.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/625/079_requerimento_-_calcamento_na_francisco_torres_-_moura.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/628/080_requerimento_-_limpeza_do_lixao_aproximando_da_ce_123_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/629/081_requerimento_-_limpeza_dos_canteiros_da_entrada_da_cidade_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/631/082_requerimento_-_voto_de_aplauso_rema.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/632/083_requerimento_-_aguacao_das_ruas_do_conj._pe._abilio_-_moura.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/633/084_requerimento_-_recuperacao_da_estrada_das_quixabeiras_-_moura.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/634/085_requerimento_-_voto_de_aplauso_atletas_do_handball_e_prof._lindimar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/635/086_requerimento__-_materias_para_os_ace_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/636/087_requerimento__-_convite_ao_secretario_barbosa_-_todos_situacao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/637/088_requerimento_-_limpeza_da_comunidade_de_tome_afonso_-_sheila.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/638/089_requerimento__-_queimadas_no_conj._pe._abilio_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/639/090_requerimento__-_extincao_da_sessao_do_baixo_giqui_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/640/091_requerimento__-_informacoes_sobre_o_piso_da_enfermagem_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/648/092_requerimento__-_recuperacao_do_calcamento_do_posto_do_conj._pe._abilio_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/649/093_requerimento__-_recuperacao_do_calcamento_da_av._luiz_gomes_diniz_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/650/094_requerimento__-_picarramento_cidade_nova_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/652/095_requerimento__-_convite_ao_secretario_laecio_-_todos_oposicao.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/651/096_requerimento_-_pintura_da_unidade_mista_maria_josefa_da_conceicao_-_moura.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/659/098_requerimento_-_recuperacao_do_chafariz_da_vila_nova_-_luis_nilson.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/660/099_requerimento_-_limpeza_da_comunidade_do_caris_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/661/100_requerimento_-_praca_amadeu_martins_conserto_e_pintura_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/663/101_requerimento__-_recuperacao_do_calcamento_no_alto_brito_e_pavimentacao_asfaltica_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/664/102_requerimento_-_audiencia_publica_loa.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/669/103_requerimento_-_construcao_de_vestiario_na_quadra_de_tenis__-_antoniel.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/672/104_requerimento__-_reforma_da_praca_da_comunidade_do_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/673/105_requerimento__-_construcao_de_academias_de_saude_ao_ar_livre_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/676/106_requerimento_-_audiencia_publica_-_saude_e_protecao_animal_-_antoniel.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/677/107_requerimento_-_limpeza_do_alto_ferrao_alto_ferrao_-_elane.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/679/108_requerimento_-_picarramento_e_terraplanagem_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/680/109_requerimento_-_limpeza_da_comunidade_do_alto_brito_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/682/111_requerimento_-_recursos_na_cultura.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/684/112_requerimento_-_secretaria_de_saude_-_lei_14.737_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/685/113_requerimento_-_jader_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/686/116_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/687/117_requerimento_-_jander_rodrigues_secretario_de_infra_estrutura_-_carlinhos.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/641/veto_pl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/534/emenda_supressiva_001_ao_pl_005.2023.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/582/emenda_supressiva_no_001.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/597/emenda_supressiva_001.2023_ao_proj._de_lei_no_010.2024_ldo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_supressiva_01_ao_pl_030.2023_-_loa_2024.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/591/013_-_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2019.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/605/parecer_conjunto_018_das_comissoes_cljrf_-_cfo_-_contas_do_ex_prefeito_erenarco_2020.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/606/parecer_conjunto_019_das_comissoes_cljrf_-_cfo_-_alteracao_da_remuneracao_do_presidente.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/521/oficio_006_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/535/emenda_substitutiva_001_com_justificativa_-_pl_005.2023_sobre_previne.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/586/emenda_substitutiva_001_com_justificativa_-_pl_012.2023_caput_do_1_modificada.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/595/emenda_substitutiva_no_001_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art._36.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/596/emenda_substitutiva_no_002_ao_proj._de_lei_no_010-2023_ldo_itaicaba_-_art_48_-__3o_1.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/598/emenda_1_1.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/619/emenda_substitutiva_001.2023_ao_pl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/626/emenda_substitutiva_no_001_ao_proj._de_lei_no_020.2023_-_altera_a_alinea_d_alinea_ii_do_art._39_do_pl_020.2023.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/665/emenda_substitutiva_01_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_inciso_i_do_art_5o_14.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/666/emenda_substitutiva_02_ao_pl_030.2023_-_loa_2024_-_itaicaba_-_art_5o_caput.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/668/emenda_substitutiva_no_01_ao_proj._de_lei_no_033.2023_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/544/denuncia_com_pedido_de_cassacao_de_mandato_do_prefeito_frank_gomes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/545/oficio_no_2023.03.06.001_aj_-_encaminhamento_das_leis_634_635_636_de_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/546/oficio_no_2023.03.06.002_aj_-_encaminhamento_das_leis_637_638_639_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/557/oficio_encaminhado_leis_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_008.2023_-_sindrome_de_down.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_009_-_altera_a_lei_193.1998_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/568/pl_010_-_ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/583/projeto_de_lei_no_012_-_adequacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_013_-_disciplina_e_amplia_carga_horaria_dos_professores_efetivos_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_014_de_2023_-_salario_do_presidente_cmi.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/617/pl_015.2023_-_institui_e_regulamenta_a_gincana_escolar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/618/pl_017.2023_-_premiacoes_a_participantes_de_esventos_eportivos_e_culturais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/613/projeto_de_lei_019.2023_-_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/614/projeto_de_lei_no_020.2023_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/615/projeto_de_lei_no_021.2023_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/616/projeto_de_lei_no_022.2023_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/622/projeto_de_lei_023_de_2023_-_sala_do_cidadao_da_cmi.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/643/projeto_de_lei_024_de_2023_-_autoriza_a_criacao_do_programa_cafe_da_manha_na_escola..doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/644/projeto_de_lei_025.2023_-_dia_da_padroeira_feriado_municipal.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_026.2023_-_dia_de_corpus_christi.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_027.2023_-_dia_do_municipio.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_029.2023_-_concurso_camara_municipal_de_itaicaba_1.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/671/loa_2024_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_032.2023_-_altera_o_nome_da_escola_pe._abilio_monteiro_neto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/656/projet_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/675/projet_1_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_035_de_2023_-_semana_de_incentivo_a_castracao.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/683/mensagem_projeto_de_lei_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_037_de_2023_-_altera_a_renumeracao_do_presidente_da_cmi.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_tribunal_de_contas_erenarco.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2023/607/parecer_2020_erenarco_completo_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>