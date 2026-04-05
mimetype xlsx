--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -54,991 +54,991 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Itaiçabense e dá outras providencias.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_decreto_legislativo_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_decreto_legislativo_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Honraria Medalha Pe. Abílio Monteiro Neto e dá outras providencias.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNÍCIPIO DE ITAIÇABA O PROGRAMA DE DISTRIBUIÇÃO DE MÁSCARAS DO TIPO PFF2 (N95) À POPULAÇÃO CARENTE E A_x000D_
 FUNCIONÁRIOS PÚBLICOS COMO FORMA DE PREVENÇÃO AO CONTÁGIO DO COVID-19</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE QUALIFICAÇÃO PROFISSIONAL NA EDUCAÇÃO DE JOVENS E ADULTOS (EJA), NO MUNICIPIO DE ITAIÇABA - CEARÁ.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Guilherme Nunes Bezerra Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_no_003-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento de alimentação escolar diferenciada aos estudantes, diabéticos, celíacos, intolerantes a lactose, matriculados nas creches e escolas de ensino fundamental da rede municipal de Itaiçaba. "</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_no_004-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_no_004-2022.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A INSTITUIR PROGRAMA DE IDENTIFICAÇÃO DO IDOSO E DE PESSOAS ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora, Antoniel Max Silva Holanda, José Ribamar Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/projeto_de_lei_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/projeto_de_lei_no_001-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL DE NP 538/2019, corvid AS ALTERAÇÕES DA LEI MUNICIPAL N º 570/2020 E DA LEI MUNICIPAL Nº 588/2020, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do caráter educacional e formativo da capoeira em suas manifestações culturais e esportivas, sobre a permissão de celebração de parcerias para o seu ensino nos estabelecimentos de ensino da rede pública do Município de Itaiçaba - Ceará, bem como estabelece no âmbito do Município de Itaiçaba o Dia Municipal da Capoeira, este a ser comemorado, anualmente, no dia 08 de outubro e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>FRANK GOMES FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/projeto_de_lei_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/projeto_de_lei_no_003-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL INTERSETORIAL DA PRIMEIRA INFÂNCIA DO MUNICÍPIO DE ITAIÇABA-CE - PMIPII E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III DO § 1º DO ART. 123 DO REGIMENTO INTERNO DESTA AUGUSTA CASA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Sinalização das cabeças da ponte que liga Vila Nova às quixabeiras:</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>José Ribamar Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no_002-2022.pdf</t>
   </si>
   <si>
     <t>A adaptação dos banheiros da Unidade Mista Josefa Maria da Conceição - UMJMC  para pessoas com deficiência física.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no_003-2022.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de cadeiras de rodas para as unidades de saúde do município;_x000D_
 •	Aquisição de cadeiras de banho para higienização de pacientes da UMJMC.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_de_voto_de_aplauso_no_004-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_de_voto_de_aplauso_no_004-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE VOTO DE APLAUSO 004/2022.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no_005-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no_005-2022.pdf</t>
   </si>
   <si>
     <t>* Requerer a troca de disjuntores e reposição de lâmpadas do Campo de Vôlei que se localiza no Estádio Municipal;_x000D_
  	* Requeremos também a colocação de 02 carradas de arreia grossa no referido campo de Voleibol.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no_006-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no_006-2022.pdf</t>
   </si>
   <si>
     <t>*	Placa: Somente embarque desembarque de alunos;_x000D_
  *	Placa: Proibido estacionar e parar;_x000D_
  *	Sinalização vertical e horizontal: Atenção, Devagar - Creche/Escola;_x000D_
  *	Cones;_x000D_
  *	Lombada.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no_007-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um curso básico de primeiros socorros para condutores e monitores de transportes escolares do município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no_008-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no_008-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, propor Audiência Pública para próxima quarta-feira, dia 6 de abril, às 9h, com a Enel para tratar do fornecimento de energia à população de Itaiçaba e suas problemáticas como o corte injustificável do fornecimento de energia a quem não está em atraso; o suporte na serra do Ereré aos provedores de internet; o atendimento presencial no posto da Enel em Itaiçaba; a substituição de postes em risco de queda em diversos pontos do Município.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no_009-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no_009-2022.pdf</t>
   </si>
   <si>
     <t>A disponibilidade de salva-vidas na barragem que liga Itaiçaba a Aracati e a instalação de placas nas duas pontas da barragem, indicando a preferência de travessia do transporte que já estiver na barragem, bem como placas de proibição de estacionar na própria barragem;</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_de_mocao_de_repudio_no_010-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_de_mocao_de_repudio_no_010-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_de_mocao_de_repudio_no_013-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_de_mocao_de_repudio_no_013-2022.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_no_015-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_no_015-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Francisco Aldenizio Oliveira Barros - Secretário de Infraestrutura, Indústria, Comércio e Turismo, que envie o-planejamento e/ou cronograma com vistas a recuperação das estradas que dão acesso a todas as Comunidades e Distritos de nosso Município no ano de 2022.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no_016-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no_016-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Francisco Aldenizio Oliveira Barros - Secretário de Infraestrutura, Indústria, Comércio e Turismo, a restauração do calçamento da Rua Alexandre Bezerra, na altura do Chafariz até a Joaquim Correia, em virtude dos pontos de alagamento que ficam após as chuvas</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no_017-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no_017-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma Reforma completa do Prédio do Conselho Tutelar de nossa Cidade.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no_018-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no_018-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Sheila Barbosa Araújo Secretária de Assistência Social, que sejam tomadas medidas preventivas de reposição das cordas de proteção nos brinquedos da brinquedoteca Maria de Fátima Barbosa, estabelecidas na Praça Amadeu Martins Romão, assim como também a manutenção dos demais brinquedos para que se evite possíveis acidentes com as crianças que frequentam o espaço de lazer. Requeiro ainda que sejam feitos os devidos consertos nos bancos da referida praça.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no_019-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no_019-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Francisco Aldenizio Oliveira Barros, Secretario de Infraestrutura, Indústria, Comércio e Turismo que sejam tomadas medidas para a reforma da Quadra Poliesportiva do Conjunto Padre Abílio, e limpeza em torno da referida quadra.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_no_020-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_no_020-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Veruska Moura Faria, Secretária de Saúde, a implementação de aulas de zumba na sede e nas comunidades com o objetivo de oferecer uma programação que cuide da saúde da população.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_no_021-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_no_021-2022.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, 51 2, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR o Secretário de Infraestrutura do Município de Itaiçaba, o Sr. Francisco Aldenízio, para participar da próxima sessão no plenário da Câmara, para prestar os seguintes esclarecimentos:</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no_022-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no_022-2022.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI O, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR a Secretária de Assistência Social, Juventude e Empreendedorismo, a Sra. Sheila Araújo, para participar da próxima sessão que se realizará na terça-feira, 14 de junho, às 19h, no plenário da Câmara, para prestar os seguintes esclarecimentos:</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_mocao_de_pesar_no_023-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_mocao_de_pesar_no_023-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE HOMENAGEM DE PESAR</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no_024-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, propor Audiência Pública para a próxima quarta-feira, dia 15 de junho de 2022, às 18h, no plenário da Câmara Municipal de Itaiçaba, para debater o reajuste do magistério e o novo FUNDEB.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no_025-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no_025-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Chefe do Poder Executivo e a Secretária de Saúde requerendo a Climatização do Posto de Saúde Amarilio Costa de Holanda, da comunidade do Alto Ferrão, de forma que beneficie usuários e servidores.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no_026-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no_026-2022.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI O, IV da Lei Orgânica do Município, apresentamos requerimento ao Plenário para que após a aprovação possamos CONVOCAR a Secretária de Assistência Social, Juventude e Empreendedorismo, a Sra. Sheila Araújo, para participar da próxima sessão que se realizará na terça-feira, 21 de junho, às 19h, no Plenário da Câmara, para prestar os seguintes esclarecimentos:</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no_027-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no_027-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Veruska Moura Faria, Secretária de Saúde, informações sobre o setor de zoonose do município, como está estruturado, como está funcionando e quais ações tem desenvolvido à causa animal. Paralelo a isso, requeiro, ainda, uma ação de castração de animais de forma gratuita.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_028-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_028-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia asa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Veruska Moura Faria, Secretária de Saúde, a aquisição de um aparelho Ultrassom para servir à população.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, José Ribamar Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no_029-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no_029-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Veruska Moura Faria, Secretária de Saúde, o envio de uma ambulância para dar suporte à Pega de Boi no Mato do Assentamento Tomé Afonso que ocorrerá em 24 de julho de 2022, a partir das 9h na comunidade.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no_030-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no_030-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Chefe do Poder Executivo e ao Secretário de Infraestrutura requerendo a reforma da Barragem de Manoel Oco (colocação das varandas, reparo do piso e iluminação), que liga a Sede a comunidade das Quixabeiras</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no_031-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no_031-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaiçaba, através de todos os vereadores e servidores, presta solidariedade à família de Jonas Oliveira Damasceno, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no_032-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no_032-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Sérgio Barbosa de Paula, Secretário de Agricultura, Pecuária, Aquicultura e Meio Ambiente, que sejam tomadas providencias quanto a retirada do mato seco nas proximidades do Lixão de Itaiçaba, em virtude da possibilidade de haver transtornos aos proprietários vizinhos, como os incêndios já ocorridos, evitando assim prejuízos ao meio ambiente e aos moradores das vizinhanças.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no_033-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no_033-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER da Sra. Ana Maria de Lima Secretária de Educação, Cultura, Desporto, Ciência e Tecnologia e da Sheila Barbosa Araújo Secretária de Assistência Social, que se adquira um veículo para o tratamento de crianças com transtorno do espectro autista, para viagens na realização de consultas, exames e terapias dentro e fora do município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no_034-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no_034-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Prefeito Municipal Frank Gomes Freitas e ao Sr. Francisco Aldenizio Oliveira Barros Secretário de Infraestrutura, Indústria, Comércio e Turismo a colocação de faixa elevada para travessia de pedestres e escolares na frente de todas as Escolas do Município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no_035-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no_035-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Exmo. Sr. Prefeito Municipal Frank Gomes Freitas e ao Sr. Francisco Aldenizio Oliveira Barros Secretário de Infraestrutura, Indústria, Comércio e Turismo REQUER a aguação das ruas do Conjunto Padre Abílio em virtude da ampliação de rede de abastecimento de água, executado pela Prefeitura e CAGECE, a poeira está ocasionando transtornos aos moradores daquele bairro.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no_036-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no_036-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio a Secretária de Educação a Sra. Ana Maria de Lima requerendo a seguinte informação</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no_036-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no_036-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio a Secretária de Saúde, a Sra. Veruska Moura Faria, requerendo a seguinte informação</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no_038-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no_038-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Francisco Aldenizio Oliveira Barros Secretario de Infraestrutura, Indústria, Comércio e Turismo, que sejam tomadas providencias quanto a reposição da placa de execução de obra de pavimentação em  paralelepípedo na sede do município de Itaiçaba/CE, que fica localizada nas congruências da Rua 7 de setembro com a Rua Alexandre Bezerra, ao lado da Praça Amadeu Martins Romão e colocá-la em local mais apropriado.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no_039-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no_039-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUERER do Sr. Francisco Aldenizio Oliveira Barros Secretario de Infraestrutura, Indústria, Comércio e Turismo, que sejam tomadas providencias quanto a instalação de redutores de velocidade em frente às escolas da sede.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no_040-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no_040-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, REQUER do Sr. Iranilson Lima Bezerra Prefeito Municipal de Itaiçaba solicitar para que se digne a responder o conteúdo das solicitações através dos Requerimentos de ne 019/2021(enviado em 23.02.2021); 040/2021(enviad0 em 20.04.2021) e 018/2022, (enviado em 24.05.2022) (em anexo), endereçados ao Poder Executivo conforme data de apresentação e aprovados por esta Augusta Casa Legislativa.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, José Ribamar Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_emenda_a_lei_organica_no_001-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5º DO ART. 42 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAIÇABA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/parecer_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/parecer_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Emenda à Lei Orgânica nº 001/2022, de 31 de  janeiro de  2022, que altera a redação do § 5º do art. 42 da Lei Orgânica do Município de Itaiçaba, na forma que indica.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/parecer_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/parecer_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, justiça e Redação final sobre o projeto de Resolução n.º 002/2022, de 31 de janeiro de 2022, que altera a redação do inciso III do § 1º do art. 123 do Regimento Interno desta Augusta Casa, na forma que indica.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/parecer_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/parecer_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, justiça e Redação Final sobre o Projeto de Lei n.º 002/2022, que dispõe sobre o relacionamento do caráter educacional e formativo da capoeira em suas manifestações culturais e esportivas, sobre a permissão de celebração de parcerias para o seu ensino nos estabelecimentos de ensino da rede pública do município de Itaiçaba - Ceará, bem como estabelece no âmbito do município de Itaiçaba o dia municipal da capoeira, este a ser comemorado, anualmente, no dia 08 de outubro e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/parecer_no_004-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/parecer_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Decreto Legislativo n.2 001/2022, que dispõe sobre a concessão de Título de Cidadão Itaiçabense e dá outras providencias.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/parecer_no_005-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/parecer_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Decreto Legislativo n.2 002/2022, que dispõe sobre a concessão de Honraria Medalha Pe. Abílio Monteiro Neto e dá outras providencias.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>PARECER CONJUNTO</t>
   </si>
   <si>
     <t>COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_conjunto_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_conjunto_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto' de Lei n e 001/2022, de 03 de janeiro de 2022, que dispõe sobre o Reajuste do Salário Mínimo vigente aos servidores públicos municipais, ocupantes de cargos efetivos, dos quadros da estrutura administrativa, cargos comissionados, contratados e funções de confiança do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_conjunto_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_conjunto_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Resolução ne 001/2022, de 17 de janeiro de 2022, que fixa o Vencimento mínimo dos servidores da Câmara Municipal de Itaiçaba, na forma que indica.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/parecer_conjunto_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/parecer_conjunto_no_003-2022.pdf</t>
   </si>
   <si>
     <t>parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei ne 02/2022, de 16 de Fevereiro de 2022, que autoriza a abertura e Crédito Especial ao vigente orçamento a Prefeitura Municipal de Itaiçaba, o Crédito Especial no valor de R$ 250.000,00 (Duzentos e cinquenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/parecer_conjunto_no_004-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/parecer_conjunto_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, justiça e Redação final e da comissão de Finanças e Orçamento sobre o projeto de Lei nº006/2021, de 15 de junho de  2021, que Institui a Taxa pela Utilização Efetiva ou Potencial do serviço Público de manejo de resíduos Sólidos Urbanos no âmbito do Município de Itaiçaba-CE, e dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>CECDUMA - Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/parecer_conjunto_no_005-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/parecer_conjunto_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final, da Comissão de Educação, Cultura, Desporto, Urbanismo, e Meio Ambiente, Infância e Juventude e da Comissão de Saúde, Previdência e Assistência Social, sobre o Projeto de Lei n.2 003/2022, de 10 de março de 2022, que dispõe sobre o Plano Municipal	Intersetorial da Primeira Infância do Município de Itaiçaba-CE  PMIPI e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/parecer_conjunto_no_006-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/parecer_conjunto_no_006-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento, sobre o Projeto de Lei n.2 001/2022, de 29 de março de 2022, que altera e acrescenta dispositivos à Lei Municipal de n? 538/2019, com as alterações da Lei Municipal n? 570/2020 e da Lei Municipal n e 588/2020, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/parecer_conjunto_no_007-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/parecer_conjunto_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da omissão de Finanças e Orçamento sobre s Contas de Governo do Exercício de 2016, o Ex-Prefeito José Orlando de Holanda, que recebeu Parecer Prévio do Tribunal de contas do Estado do Ceará - TCE-CE, AVORÁVEL pela Aprovação.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/parecer_conjunto_no_008-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/parecer_conjunto_no_008-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei 004/2022 (LDO - 2023), de 13 de abril de 2022, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/parecer_conjunto_no_009-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/parecer_conjunto_no_009-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva n e 001/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/parecer_conjunto_no_010-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/parecer_conjunto_no_010-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva ne 002/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/421/parecer_conjunto_no_011-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/421/parecer_conjunto_no_011-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva ne 003/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/422/parecer_conjunto_no_012-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/422/parecer_conjunto_no_012-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva nº 004/2022, ao Projeto de Lei nº 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/423/parecer_conjunto_no_013-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/423/parecer_conjunto_no_013-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva n? 005/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/parecer_conjunto_no_014-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/parecer_conjunto_no_014-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva n? 006/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/parecer_conjunto_no_015-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/parecer_conjunto_no_015-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Modificativa ne 001/2022, ao Projeto de Lei 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/parecer_conjunto_no_016-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/parecer_conjunto_no_016-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Substitutiva nº 001/2022, ao Projeto de Lei nº 004/2022 - LDO - 2023.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/parecer_conjunto_no_017-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/parecer_conjunto_no_017-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Mensagem de veto nº 2022-07.12-01, de 12 de julho de 2022, à emenda substitutiva de nº 001/2022 e às emendas aditivas de nº 004/2022 e 005/2022 do Projeto de Lei  nº 004/2022, enviada por meio do Ofício no 2022.07.12-01, de 12 de julho de 2022.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/parecer_conjunto_no_018-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/parecer_conjunto_no_018-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei no 005/2022, de 28 de junho de 2022, que dispõe sobre concessão de Reajuste dos vencimentos dos servidores ocupantes dos cargos/funções do Poder Executivo Municipal, conforme as condições ali estabelecidas e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>CECDUMA - Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/parecer_conjunto_no_019-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/parecer_conjunto_no_019-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final, da Comissão de Finanças e Orçamento e da Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, Infância e Juventude sobre o Projeto de Lei n e 006/2022, de 28 de junho de 2022, que dispõe sobre o Piso Salarial dos servidores do Magistério da Educação Básica do Município de Itaiçaba, conforme as condições ali estabelecidas, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/parecer_conjunto_no_020-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/parecer_conjunto_no_020-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Substitutiva ne 001/2022, ao Projeto de Lei 008/2022 - LOA - 2023.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/parecer_conjunto_no_022-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/parecer_conjunto_no_022-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Aditiva ne 002/2022, ao Projeto de Lei ne 008/2022 - LOA - 2023.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/parecer_conjunto_no_023-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/parecer_conjunto_no_023-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei 008/2022 (LOA - 2023), de 29 de setembro de 2022, que estima a receita e fixa a despesa do Município de Itaiçaba para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/parecer_conjunto_no_024-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/parecer_conjunto_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei ne 010/2022, de 13 de dezembro de 2022, que altera a Lei Municipal ne 616, de 17 de dezembro de 2021 (LOA - 2022).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/parecer_conjunto_no_025-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/parecer_conjunto_no_025-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final, da Comissão de Finanças e Orçamento e da Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente sobre o Projeto de Lei ne 011/2022, de 27 de dezembro de 2022, que autoriza o Chefe do Poder Executivo Municipal a conceder Abono Salarial (Rateio) aos profissionais da Educação pertencentes à Proporção de 70% (Setenta por cento) do Fundo de Manutenção e Desenvolvimento da Educação Básica — FUNDEB, em caráter excepcional e proveniente da diferença entre o valor aplicado e o total a ser aplicado referente ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/redacao_final_do_projeto_de_lei_no_001-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/redacao_final_do_projeto_de_lei_no_001-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL DE Nº 538/2019, COM AS ALTERAÇÕES DA LEI MUNICIPAL Nº 570/2020 E DA LEI MUNICIPAL Nº 88/2020, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/redacao_final_do_projeto_de_lei_no_002-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/redacao_final_do_projeto_de_lei_no_002-2022.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/redacao_final_do_projeto_de_lei_no_003-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/redacao_final_do_projeto_de_lei_no_003-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE  O PLANO 	MUNICIPAL INTERSETORIAL DA PRIMEIRA INFÂNCIA DO MUNICIPIO DE ITAIÇABA/CE PMIPII E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/redacao_final_do_projeto_de_lei_no_004-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/redacao_final_do_projeto_de_lei_no_004-2022.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO DE LEI Nº 004-2022</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/redacao_final_do_projeto_de_lei_no_005-2022.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/redacao_final_do_projeto_de_lei_no_005-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE REAJUSTE DOS VENCIMENTOS DOS SERVIDORES OCUPANTES DOS CARGOS/FUNÇÕES DO PODER EXECUTIVO MUNICIPAL, CONFORME AS CONDIÇÕES ESTABELECIDAS NESTA LEI, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1345,68 +1345,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_decreto_legislativo_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/projeto_de_lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/projeto_de_lei_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_de_voto_de_aplauso_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_de_mocao_de_repudio_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_de_mocao_de_repudio_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_mocao_de_pesar_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/parecer_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/parecer_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/parecer_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/parecer_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/parecer_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_conjunto_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_conjunto_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/parecer_conjunto_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/parecer_conjunto_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/parecer_conjunto_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/parecer_conjunto_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/parecer_conjunto_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/parecer_conjunto_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/parecer_conjunto_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/parecer_conjunto_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/421/parecer_conjunto_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/422/parecer_conjunto_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/423/parecer_conjunto_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/parecer_conjunto_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/parecer_conjunto_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/parecer_conjunto_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/parecer_conjunto_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/parecer_conjunto_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/parecer_conjunto_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/parecer_conjunto_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/parecer_conjunto_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/parecer_conjunto_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/parecer_conjunto_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/parecer_conjunto_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/redacao_final_do_projeto_de_lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/redacao_final_do_projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/redacao_final_do_projeto_de_lei_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/redacao_final_do_projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/redacao_final_do_projeto_de_lei_no_005-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_decreto_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_decreto_legislativo_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/428/projeto_de_lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/429/projeto_de_lei_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/438/requerimento_de_voto_de_aplauso_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_de_mocao_de_repudio_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_de_mocao_de_repudio_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_mocao_de_pesar_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_emenda_a_lei_organica_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/408/parecer_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/409/parecer_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/410/parecer_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/487/parecer_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/488/parecer_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/411/parecer_conjunto_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/412/parecer_conjunto_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/413/parecer_conjunto_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/414/parecer_conjunto_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/415/parecer_conjunto_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/416/parecer_conjunto_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/417/parecer_conjunto_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/418/parecer_conjunto_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/419/parecer_conjunto_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/420/parecer_conjunto_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/421/parecer_conjunto_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/422/parecer_conjunto_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/423/parecer_conjunto_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/424/parecer_conjunto_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/425/parecer_conjunto_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/426/parecer_conjunto_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/433/parecer_conjunto_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/434/parecer_conjunto_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/435/parecer_conjunto_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/477/parecer_conjunto_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/478/parecer_conjunto_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/479/parecer_conjunto_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/480/parecer_conjunto_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/481/parecer_conjunto_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/467/redacao_final_do_projeto_de_lei_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/468/redacao_final_do_projeto_de_lei_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/469/redacao_final_do_projeto_de_lei_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/470/redacao_final_do_projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2022/471/redacao_final_do_projeto_de_lei_no_005-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>