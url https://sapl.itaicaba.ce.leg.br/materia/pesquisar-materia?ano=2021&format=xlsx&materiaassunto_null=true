--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -54,1966 +54,1966 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_decreto_legislativo_no_001-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_decreto_legislativo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO DECRETO MUNICIPAL DE NP 2021.01.01.01 GABPREF, DE 01 DE JANEIRO DE 2021, POR EXORBITAR O PODER REGULAMENTADOR.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_decreto_legislativo_no_006-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_decreto_legislativo_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Itaiçabense e dá outras providencias.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_decreto_legislativo_no_007-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_decreto_legislativo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Honraria Medalha Pe. Abílio Monteiro Neto e dá outras providencias.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guilherme Nunes Bezerra Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_001-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura de ruas ligando o Bairro São Francisco ao Bairro São José, de acordo   com o mapa da área em anexo.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_002-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>A construção de uma passagem molhada na localidade de Tracoem que liga ao Alto Brito, nos mesmos moldes da que existe em Alto Brito ligando ao Arraial.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Ribamar Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_003-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos a pavimentação do trecho onde não há calçamento na Rua Francisco Torres seguindo a pavimentação até a Barra do Palhano.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_indicacao_no_004-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_indicacao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Construção de pequena praça em frente à Biblioteca Municipal</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_indicacao_no_005-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_indicacao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>• A instalação de defensas (protetores) nas pontes da barragem de Jeová e do Tracoem, com as pinturas das cabeceiras das pontes e a recuperação dos pisos das respectivas ponte e limpeza dos locais supracitados</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_indicacao_no_006.1-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_indicacao_no_006.1-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação da pavimentação asfáltica da Avenida João Barbosa Lima</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_indicacao_no_008-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_indicacao_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito a aquisição de l(um) aparelho Dessalinizador para a Comunidade de Baixo Giquí.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_indicacao_no_009-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_indicacao_no_009-2021.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DO CAPACETE DE RESPIRAÇÃO ASSISTIDA ELMO PARA OS LEITOS DE COVID-19 DO MUNICÍPIO DE ITAIÇABA,</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_indicacao_no_010-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_indicacao_no_010-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR VACINAS COM EFICÁCIA COMPROVADA CONTRA O NOVO CORONAVÍRUS (COVID-19), APROVADAS PELA ANVISA E NÃO FORNECIDAS PELO PROGRAMA NACIONAL DE IMUNIZAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_indicacao_no_011-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_indicacao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça com Academia ao ar livre.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_indicacao_no_012-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_indicacao_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Pavimentação em paralelepípedo ou pedra tosca na comunidade</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_indicacao_no_013.1-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_indicacao_no_013.1-2021.pdf</t>
   </si>
   <si>
     <t>INDICA A ISENÇÃO DE ALVARÁ DE FUNCIONAMENTO E DE IPTU PARA OS IMÓVEIS COMERCIAIS CUJA ATIVIDADE ECONÓMICA EXERCIDA TENHA SIDO AFETADA PELA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/projeto_de_indicacao_no_014-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/projeto_de_indicacao_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Construção de uma Edificação para a BANDA de MÚSICA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_indicacao_no_015.1-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_indicacao_no_015.1-2021.pdf</t>
   </si>
   <si>
     <t>Que seja incluído na frente de prioridade de vacinação os conselheiros tutelares em exercício da função no município de Itaiçaba.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_indicacao_no_016-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_indicacao_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a indicação da inclusão dos Coletores de Lixo/Garis, bem como, catadores de lixo que atuam junto ao lixão, nos grupos prioritários do Plano Municipal de Vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_indicacao_no_017-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_indicacao_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Inclui os trabalhadores da Rede Pública Municipal e Estadual de Educação nas próximas fases de vacinação por COVID-19, no Município de Itaiçaba.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_indicacao_no_018-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_indicacao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE CESTAS BÁSICAS COM O RECURSO TRANSFERIDO PELA CÂMARA MUNICIPAL AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_indicacao_no_019-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_indicacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL - EPI, PARA OS CATADORES DE LIXO DO MUNICIPIO DE ITAIÇABA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_indicacao_no_020-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_indicacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E MANUTENÇÃO DE PLACAS NOMINATIVAS DE IDENTIFICAÇÃO DAS RUAS NO BAIRRO SÃO FRANCISCO E SÃO JOSÉ (Principalmente no conjunto Padre Abílio);_x000D_
  ATUALIZAR JUNTO A DISTRIBUIDORA DE ENERGIA (ENEL) E DE AGUA (CAGECE) O ENDEREÇO DAS NOVAS RUAS, BEM COMO  DO NOVO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>FRANK GOMES FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_no_001-2021_executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_no_001-2021_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO SALÁRIO MINIMO VIGENTE AOS	SERVIDORES PÚBLICOS MUNICIPAIS, OCUPANTES DE CARGOS EFETIVOS, DOS QUADROS DA ESTRUTURA  ADMINISTRATIVA, CARGOS COMISSIONADOS E FUNÇÕES DE CONFIANÇA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_no_002-2021_executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_no_002-2021_executivo.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVIRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_no_003-2021_executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_no_003-2021_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (CACS[FUNDEB) NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA, EM ATENÇÃO AO QUE DISPÕE A LEI FEDERAL NO 14.113 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_no_008-2021_executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_no_008-2021_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO FINANCEIRO DE 2021 E ALTERA O ART. 60 DA LEI MUNICIPAL NO 585/2020, DE 04 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_no_011-2021__executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_no_011-2021__executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos adicionais suplementares durante a execução do orçamento municipal no exercício financeiro de 2021 e altera o Art. 60 da Lei Municipal no 585/2020, de 04 de novembro de 2020.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_no_012-2021__executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_no_012-2021__executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE INCENTIVO VARIÁVEL AOS PROFISSIONAIS DA ATENÇÃO PRIMÁRIA À SAÚDE DE ITAIÇABA CONDICIONADO AO ALCANCE DOS INDICADORES DE DESEMPENHO PREVISTOS NO PROGRAMA PREVINE BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_no_013-2021__executivo.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_no_013-2021__executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO SALARIAL (RATEIO) AOS PROFISSIONAIS DA EDUCAÇÃO PERTENCENTES À PROPORÇÃO DE 70% (SETENTA POR CENTO) DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA  FUNDEB, EM CARÁTER EXCEPCIONAL E PROVENIENTE DE EVENTUAL SOBRA DE RECURSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_no_001-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Itaiçaba, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_no_002-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Institui a publicação obrigatória da lista de vacinados e vacinadas contra a COVID-19 no município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_no_003-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_no_003-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE ITAIIÇABA A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_no_004-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como Atividade Essencial em períodos de calamidade pública no Município de Itaiçaba.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima, Guilherme Nunes Bezerra Barbosa, Luís Nilson Moreira Freitas, Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>"Insere  Lei Complementar no 142/94, de 23 de dezembro de 1994, que instituiu o Código de Postura do Município de Itaiçaba, na forma que indica e dá outras providências"</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_no_007-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Artesão em Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Antônio Regineudo de Lima, Guilherme Nunes Bezerra Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_no_008-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta a proteção aos animais prevista no Art. 225, SI O, Inciso VII, da Constituição Federal no âmbito do Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_no_009-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento de local visível e de fácil identificação no site oficial da Prefeitura Municipal de Itaiçaba para cadastro de solicitação para reparo ou instalação de luminárias em postes públicos e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_no_010-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_no_010-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA MUNICIPAL DO CICLISTA NO MUNICÍPIO DE ITAIÇABA/CE, A SER COMEMORADO ANUALMENTE NO DIA 08 DE OUTUBRO DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_no_012-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_no_012-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO MUNICIPAL DE PESSOA COM TEA - TRANSTORNO DO ESPECTRO AUTISTA NO ÂMBITO DO MUNICÍPIO DE ITAIÇABA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_no_014-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_no_014-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA AFIXAÇÃO EM LOCAL VISÍVEL, DA RELAÇÃO DOS NOMES E NÚMERO DO CRM DOS MÉDICOS PLANTONISTAS, BEM coM0, DOS NOMES DOS RESPONSÁVEIS ADMINISTRATIVOS E DOS RESPONSÁVEIS PELA CHEFIA DE PLANTÁO, DOS HOSPITAIS PÚBLICOS, PRONTOS-SOCORROS, UNIDADES BÁSICAS DE SAÚDE UBS, AMBULATÓRIOS, NA CIDADE DE ITAIÇABA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_no_015-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_no_015-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO E CONTROLE DO DIABETES EM CRIANÇAS E ADOLESCENTES NAS CRECHES E ESCOLAS PÚBLICAS MUNICIPAIS DE ITAIÇABA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_016-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_016-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA MUNICIPAL DO VAQUEIRO NO MUNICÍPIO DE ITAIÇABA/CE, A SER COMEMORADO ANUALMENTE NO DIA 08 DE SETEMBRO DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_no_017-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_no_017-2021.pdf</t>
   </si>
   <si>
     <t>TORNA A ASSOCIAÇÃO DESPERTANDO SONHOS UMA ENTIDADE DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através deste, em conformidade com o Regimento Interno solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade solicitando o seguinte</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, vem requerer de Vossa Excelência que seja enviado ofício ao Secretário de Infraestrutura o Sr. Joãozinho Barros Bezerra solicitando</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, conforme o art. 25, IX, da Lei Orgânica Municipal, vem através deste, CONVOCAR o Sr. Sérgio Barbosa de Paula, Secretário de Agricultura, para na Sessão Ordinária da próxima terça-feira, dia 26 de janeiro, às 19h, no Plenário da Câmara Municipal, trazer explicações sobre o transporte do leite ocorrido neste dia 19 de janeiro de 2021, pela manhã, em frente a Secretaria de Agricultura, em virtude de denúncia que o leite estaria sendo transportado em ambulância, conforme foto em anexo. E requer que esta mesma proposição, seja encaminhada à Vigilância Sanitária para que acompanhe o referido caso e devolva a esta Casa um parecer sobre.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, vem requerer de Vossa Excelência que seja enviado ofício à Secretária de Saúde solicitando:</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_005-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Ilmo. Sr. Presidente_x000D_
 Senhores e Senhoras Vereadores (as)._x000D_
  _x000D_
 O Vereador que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, vem requerer de Vossa Excelência que seja enviado ofício ao Secretário de Infraestrutura o Sr. Joãozinho Barros Bezerra solicitando:</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Senhores Vereadores e Senhoritas Vereadoras,_x000D_
 Vimos por meio deste requerimento, conforme nos permite o regimento interno desta Casa, solicitar à Presidência, que se encaminhe ofício ao Sr. Prefeito Municipal, Frank Gomes Freitas, solicitando medidas mais efetivas de combate ao Covid-19 no município, tais como .</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_008-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores e Senhoritas Vereadoras,_x000D_
 Vimos por meio deste requerimento, conforme nos permite o regimento interno desta Casa, e a Lei Orgânica do Município, em seu art. 228, IX, solicitar à Presidência, que se encaminhe ofício CONVOCANDO a Senhora Secretária de Saúde do Município, Joseane Barros, para comparecer a esta Egrégia Casa, no dia 02 de Fevereiro de 2021 , às 19h, para informar a esta Casa:</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_009-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Senhores Vereadores e Senhoritas Vereadoras,_x000D_
 Venho por meio deste Requerimento, conforme o Art. 166 do Regimento Interno desta Casa, solicitar a formação do Conselho de Ética e Decoro Parlamentar desta Casa.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma urgente do Posto de Saúde Maria Silva Moreira, da Comunidade do Camurim melhorando a estrutura tanto para o atendimento à população, quanto para dar condições de trabalho aos profissionais de saúde.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Relação nominal de todos os terceirizados, contratados por tempo determinado para atender a necessidade temporária de excepcional interesse público e comissionados, com vínculo com a Prefeitura Municipal de Itaiçaba, especificando o cargo/função, a carga horária de trabalho, o salário mensal e a secretaria de vinculação</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_012-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações por qual motivo o Serviço da Junta Militar está suspenso à população, como também, postulamos o imediato retorno da prestação dos serviços da Junta Militar, em virtude de solicitação da juventude da nossa cidade a este Vereador.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_013-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_013-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo firmado, no uso de suas atribuições legais e na forma regimental, requer a V. Em, depois de ouvido o plenário, que se oficie o Sr. Sérgio Barbosa de Paula, Secretário de Agricultura do Município, solicitando as seguintes providencias, informações e documentações:</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_014-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Que se apresente a esta Casa, o calendário de pagamento referente aos vencimentos do mês de dezembro de 2020 dos servidores da saúde.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_015-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos que encaminhe a esta Casa de Leis o cronograma e andamento das operações de poda de árvores; conservação de praças, parques e espaços públicos e, roçagem e limpeza de terrenos públicos no Município.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_016-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_016-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE HOMENAGEM DE PESAR</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_017-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja instalado um motor no poço da Comunidade de Tomé Afonso.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio à Secretária Municipal de Educação, requerendo o seguinte</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_019-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada providencias quanto à iluminação da Praça que fica localizada entre as Ruas Joaquim Correia e Francisco Félix, em virtude de solicitação da comunidade do Bairro São Francisco a este Vereador, como também conserto de um dos brinquedos da referida praça que se encontra solto no local.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_020-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada providência para a ampliação de rede elétrica com luzes em Led, do alto Brito, Sítio Ramada na CE 371, até o entroncamento com a CE 123.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_021-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam tomadas providências para a realização de procedimento licitatório para a aquisição de cestas básicas.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_022-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Requerer da Secretaria de Saúde faça a contratação de um médico Psiquiatra e um Psicólogo, com finalidade de tornar a saúde publica capaz de tratar casos específicos.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_023-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos a restauração do piso da ponte que liga Itaiçaba a Boca do Forno e o alargamento das "cabeças" da ponte para melhor visibilidade de quem faz o translado em parceria com a prefeitura de Aracati, Governo do Estado e COGERH, e solucionem a situação.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_024-2021_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_024-2021_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE VOTO DE APLAUSO</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_025-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que o presente subscrevem, com fulcro no art. 80, apresentam o presente requerimento para que se encaminhe ao Poder Executivo ofício sugerindo medida a gerem adotada como forma do combate à disseminação do COVID-19 c atenção para a concretização das medidas já adotadas pelo Governo Municipal.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_026-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações por qual motivo o Trator desta municipalidade ainda não estar aradando terras na Sede do município. Este Vereador foi questionado por produtores rurais do município em relação ao trator e os implementos agrícolas que ainda não estão sendo ofertados aos pequenos produtores rurais da Sede.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_028-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_028-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_029-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_029-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, requerendo o seguinte</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_030-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_030-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_031-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as providências necessárias para fornecer com urgência as medicações do HIPERDIA, que já é garantida pela Lei 11.347/06, que determina que os portadores de diabetes recebam do SUS gratuitamente, os medicamentos e materiais necessários pata o tratamento e a monitorização da glicemia capilar.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_032-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_032-2021.pdf</t>
   </si>
   <si>
     <t>O Governo Municipal e a Secretaria de Assistência Social verifique a possibilidade de conceder temporariamente cestas básicas, em caráter emergencial, às famílias em situação de carência, afetadas pelos impactos financeiros das medidas de combate à pandemia do novo Coronavírus.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_033-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_033-2021.pdf</t>
   </si>
   <si>
     <t>A concessão do teto máximo do adicional de insalubridade aos técnicos de enfermagem e atendente em enfermagem, nomenclatura utilizada em nomeações antigas, que atuam na rede municipal de saúde como forma de reparação das percas salariais com a extinção do PMAQ;</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_034-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Tomada de providências quanto a um buraco aberto e cheio de água na comunidade de Serrote localizado em frente às residências da comunidade ofertando perigo a todos</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_036-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Tomada de providências com a iluminação no corredor localizado em frente ao comércio de seu Luizinho, na comunidade de Logradouro</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_037-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_037-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, e à Secretaria de Educação, a Sra. Maria do Socorro Silva Rogério, requerendo o seguinte</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_038-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Viabilizar a contratação de novos fisioterapeutas para atender a sede e os demais distritos, em todos os âmbitos de atendimento e principalmente na recuperação de pacientes pós COVID-19</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_040-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_040-2021.pdf</t>
   </si>
   <si>
     <t>0 Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade requerendo o seguinte</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_041-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 36 do Regimento Interno desta Casa, apresentamos o presente requerimento a ser submetido ao plenário desta Casa, solicitando a realização de AUDIÊNCIA PÚBLICA VIRTUAL a se realizar-se na data de 26 de abril de 2021, próxima segunda-feira, às 9h da manhã, para tratar da ativação da JUNTA MILITAR no município de Itaiçaba com convite para o Governo Municipal de Itaiçaba para que se designe representante a participar do momento e convite para representante da Junta Militar a nível de Estado, bem como ampla divulgação nas mídias sociais para quem da população quiser participar, tenham acesso.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_042-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVIDAR a Secretária de Saúde do Município de Itaiçaba, a Sra. Veruska Moura Faria, para participar da próxima sessão ordinária que realizar-se-á na data de 27 de abril de 2021, às 19h, no ambiente virtual SKYPE para prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Antônio Regineudo de Lima, Carlos Eduardo Peixoto Barros, Guilherme Nunes Bezerra Barbosa, José Ribamar Barros, Maria Elane da Silva, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_043-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_043-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_044-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art 23, SP, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR a Secretária de Saúde do Município de Itaiçaba, a Sra. Veruska Moura Faria, para participar da próxima sessão ordinária que realizar-se-á na data de 04 de maio de 2021, às 19h, no ambiente virtual SKYPE para prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_045-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_045-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, e ao Secretario de Infraestrutura o Sr. Joãozinho Barros Bezerra, requerendo o seguinte</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_046-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 80 do Regimento Interno da Casa, os vereadores que subscrevem o presente requerimento solicitam do Poder Executivo que para as famílias das pessoas internadas com COVID-19 se disponibilize cesta básica durante o período de internamento.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_047-2021_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_047-2021_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 83 do Regimento Interno desta Casa, manifestamos nossos votos de aplauso à ONG Moradia e Cidadania pela atividade realizada no mês de abril no município de Itaiçaba com o envio de 100 cestas básicas para as famílias carentes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_048-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo Municipal e da Secretária de Saúde sobre projeto para a substituição da renumeração por desempenho do PMAQ - Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica, substituído pelo Governo Federal, pelo incentivo variável por desempenho de metas do Programa Previne Brasil</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_049-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_049-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_050-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomada providencias quanto à recuperação do calçamento (existe um buraco) na Travessa da Caixa d'agua com a Francisco Torres.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_051-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre a retirada das luminárias do sítio Ramada que se localiza na CE 371, próximo a comunidade do Alto Brito, e quando serão repostas.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_052-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_052-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e o Sr. Secretário de Infraestrutura Joãozinho Barros Bezerra requerendo o seguinte</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_053-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_053-2021.pdf</t>
   </si>
   <si>
     <t>A atualização do Boletim Epidemiológico diariamente</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_054-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Que nos seja enviada a Programação Anual de Saúde - PAS/2021do município de Itaiçaba</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no_055-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no_055-2021.pdf</t>
   </si>
   <si>
     <t>• Contratação de psicólogos para acompanhar as pessoas acometidas pela covid19, suas famílias e profissionais de saúde</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no_056-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 76 2 do Regimento Interno desta Casa, apresentamos o presente requerimento a ser encaminhado ao Chefe do Poder Executivo Municipal o Ilmo. Sr. Frank Gomes Freitas e ao Secretário de Agricultura, Pecuária, Aquicultura e Meio Ambiente o Sr. Sérgio Barbosa de Paula</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_057-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas vicinais de acesso a Zona Rural do município de Itaiçaba (Alto Ferrão,Camurim, Rancho do Povo, Logradouro e Baixo Giqui).</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no_058-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos o reforço de sinalização de transito, revitalização da via (pintura dos quebra-molas, faixa preferencial para pedestres e sinalização das ruas que estão apagadas)</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no_059-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no_059-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e ao Secretário de Infraestrutura o Sr. Joãozinho Barros Bezerra requerendo o seguinte</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_060-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a continuação do calçamento em Paralelepípedo da Rua Cícero Paula até o Matadouro Municipal</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_061-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza do entorno da Igreja do Rancho do Povo em virtude da celebração de Nossa Senhora do Perpétuo Socorro, em 27 de junho de 2021</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_062-2021_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_062-2021_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE MOÇÃO  DE APLAUSO</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_063-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_063-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, e à Secretaria de Saúde, a Sra. Veruska Moura Farias, requerendo o seguinte</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_064-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_064-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, e ao Secretario de Infraestrutura, o Sr. Joãozinho Barros Bezerra, requerendo o seguinte</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_065-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_065-2021.pdf</t>
   </si>
   <si>
     <t>A afixação de placas em estabelecimentos públicos e privados no município de Itaiçaba, com orientação da Lei Estadual ne 17480/2021, que proíbe a discriminação por orientação sexual ou identidade de gênero</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no_066-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no_066-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no_067-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no_067-2021.pdf</t>
   </si>
   <si>
     <t>Mutirão de Limpeza da Comunidade do Serrote</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_068-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_068-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a colocação de redutores de velocidade na comunidade de Logradouro.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no_069-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no_069-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 36 do Regimento Interno, solicitar a realização de audiência pública para tratar do Projeto de Lei 006/2021, de autoria do Poder Executivo que institui a taxa pela utilização efetiva ou potencial do serviço público de manejo de resíduos sólidos urbanos no município de Itaiçaba</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no_070-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no_070-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, e ao Secretário de Infraestrutura, o Sr. Joãozinho Barros Bezerra, requerendo o seguinte</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_071-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_071-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito Municipal, o Sr. Frank Gomes Freitas, requerendo o seguinte</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no_072-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no_072-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI O, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR o Secretário de Infraestrutura do Município de Itaiçaba, o Sr. Joãosinho Barros Bezerra, para participar da próxima sessão ordinária que realizar-se-á na data de 10 de agosto de 2021, às 19h, no Plenário da Câmara Municipal de Itaiçaba para apresentar e prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_073-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos limpeza de entulhos, capinação e poda de arvores na Comunidade do Alto Brito, pois há mais de 60 dias não existe tal serviço.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_074-2021_-_licenca_de_moura.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_074-2021_-_licenca_de_moura.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTISSIMO SENHOR PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no_075-2021_-_licenca_de_elane.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no_075-2021_-_licenca_de_elane.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_076-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_076-2021.pdf</t>
   </si>
   <si>
     <t>• Solicito que seja tomada providencias quanto à pavimentação em paralelepípedo da Rua Barra do Palhano.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_077-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos recuperação da estrada que liga a comunidade de Alto Brito ao Tracoem (Iniciando em frente à Cerâmica do Sr. Armando até a casa do Sr Mariano), como também redutores de velocidade na comunidade do Tracoem.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_078-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_078-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_079-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_079-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição do veneno utilizado pela equipe de borrifação no combate à dengue no município.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_080-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_080-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e ao Secretário de Infraestrutura o Sr. Joãozinho Barros Bezerra requerendo o seguinte:</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_081-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_081-2021.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_082-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_082-2021.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_083-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_083-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio à Secretária de Educação do município, requerendo o seguinte</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_084-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_084-2021.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidades nas comunidades onde realizaram o serviço de recuperação das estradas vicinais</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_085-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_085-2021.pdf</t>
   </si>
   <si>
     <t>A relação das pessoas que pagaram alvará de licença com os valores respectivamente a este Município de janeiro de 2021 até o presente momento para que saibamos o que foi arrecadado e como foi</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_086-2021_mocao_de_aplauso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_086-2021_mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_087-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_087-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos o abastecimento de carro pipa na comunidade de Rancho do Povo, pelo menos duas vezes por semana</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_088-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_088-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e a Secretária de Educação, Cultura, Desporto, Ciência e Tecnologia, requerendo o seguinte</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_089-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_089-2021.pdf</t>
   </si>
   <si>
     <t>Solicitamos providencias quanto ao mau cheiro exalado das águas estagnadas no Canal do Trabalhador, nas congruências das Ruas: José Cumpertino Moreira, Benedito Gomes Diniz, Rua da Matriz e João Vieira</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_090-2021_mocao_de_pesar.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_090-2021_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_091-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_091-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI P IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR Secretário de Infraestrutura do município de Itaiçaba, o Sr. Francisco Aldenizio Oliveira Barros, para participar da próxima sessão ordinária de forma presencial que realizar-se-á na data de 26 de outubro de 2021, às 19h, para prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_092-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_092-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 36 do Regimento Interno desta Casa, apresentamos o presente requerimento a ser submetido ao plenário desta Casa, solicitando a realização de AUDIÊNCIA PÚBLICA a se realizar-se na data de 25 de outubro de 2021, próxima segunda-feira, às 8h30 da manhã, para discutir sobre a Lei Orçamentária Anual 2022 - LOA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_093-2021_voto_de_aplauso.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_093-2021_voto_de_aplauso.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_094-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_094-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI Q IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR Secretário de Infraestrutura do município de Itaiçaba, o Sr. Francisco Aldenizio Oliveira Barros, para participar da sessão ordinária de forma presencial que realizar-se-á na data de 3 de Novembro de 2021, às 19h, para prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_095-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_095-2021.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Art. 23, SI O, IV da Lei Orgânica do Município, apresentamos requerimento ao plenário para que após a aprovação possamos CONVOCAR Secretário de Agricultura do município de Itaiçaba, o Sr. Sérgio Barbosa de Paula, para participar da sessão ordinária de forma presencial que realizar-se-á na data de 3 de Novembro de 2021, às 19h, para prestar os seguintes esclarecimentos</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_096-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_096-2021.pdf</t>
   </si>
   <si>
     <t>Abertura no Polo de Lazer Beira Rio de rampas para pessoas com deficiência física que utilizam cadeira de rodas</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_097-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_097-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e ao Sr. Francisco Aldenizio Oliveira Barros, Secretário de Infraestrutura requerendo o seguinte</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_098-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_098-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio à Secretária de Saúde, requerendo</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_099-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_099-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e o Secretário de Infraestrutura, requerendo o seguinte:</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_100-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_100-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com assento nesta Egrégia Casa de Leis, vem através deste, em conformidade com o art. 76 do Regimento Interno, solicitar que seja encaminhado oficio ao Prefeito desta Municipalidade e o Secretário de Infra Estrutura, requerendo o seguinte</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/231/parecer_no_001-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/231/parecer_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei de no 001/2021, de 21 de janeiro de 2021, de autoria do Vereador Carlos Eduardo Peixoto Barros.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, COMSPA - Comissão de Saúde, Previdência e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/parecer_no_002-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/parecer_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final, e de Saúde, Previdência e Assistência Social, sobre o Projeto de Lei de no 002/2021, de 09 de fevereiro de 2021, de autoria do Vereador Antoniel Max Silva Holanda.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/parecer_no_003-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/parecer_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei de no 003/2021, de 16 de fevereiro de 2021, de autoria dos Vereadores Antoniel Max Silva Holanda, Rosembergue Alves de Holanda, Sheila Pereira Damasceno, José Ribamar Barros e Carlos Eduardo Peixoto Barros.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, Antoniel Max Silva Holanda, Carlos Eduardo Peixoto Barros, José Ribamar Barros, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/parecer_no_004-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/parecer_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Decreto Legislativo de no 001/2021, de 23 de fevereiro de 2021, de autoria dos Vereadores Antoniel Max Silva Holanda, Rosembergue Alves de Holanda, Sheila Pereira Damasceno, Jose Ribamar Barros e Carlos Eduardo Peixoto Barros.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, Carlos Eduardo Peixoto Barros</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/parecer_no_005-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/parecer_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei no 004/2021, de 23 de fevereiro de 2021, de autoria do Vereador Carlos Eduardo Peixoto Barros.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/parecer_no_007-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/parecer_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre a Mensagem de veto total ne 2021.03.15-02, de 15 de março de 2021, ao Projeto de Lei de n o 002/2021, de 24 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, Antônio Regineudo de Lima, Guilherme Nunes Bezerra Barbosa, Luís Nilson Moreira Freitas, Maria Elane da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/parecer_no_008-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/parecer_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei de no 006/2021, de 08 de março de 2021, de autoria dos Vereadores Guilherme Nunes Bezerra Barbosa, Luis Nilson Moreira Freitas, Maria Elane da Silva e Antônio Regineudo de Lima.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/parecer_no_009-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/parecer_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Saúde, Previdência e Assistência Social, sobre o Projeto de Lei de no 002/2021, de 05 de março de 2021, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/parecer_no_010-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/parecer_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei de no 007/2021, de 22 de março de 2021, de autoria do Vereador Antoniel Max Silva Holanda.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final, José Ribamar Barros, Luís Nilson Moreira Freitas, Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/parecer_no_011-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/parecer_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei ne 008/2021, de 04 de maio de 2021, que regulamenta a proteção aos animais prevista no Art. 225, S 1% inciso VII, da Constituição Federal no âmbito do Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/parecer_no_012-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/parecer_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei no 009/2021, de 15 de junho de 2021, que dispõe sobre o estabelecimento de local visível e de fácil identificação no site oficial da Prefeitura Municipal de Itaiçaba para cadastro de solicitação para reparo ou instalação de luminárias em postes públicos e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/parecer_no_013-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/parecer_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre a Mensagem de veto  2021.07.07-01, de 07 de julho de 2021, ao Projeto de Lei de no 008/2021, de 09 de junho de 2021.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>José Ribamar Barros, Luís Nilson Moreira Freitas, Rosembergue Alves Holanda, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/340/parecer_no_014-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/340/parecer_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre a Mensagem de veto n? 2021.07.07-02, de 07 de julho de 2021, ao Projeto de Lei de no 009/2021, de 29 de junho de 2021.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/parecer_no_015-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/parecer_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre a Mensagem de veto  2021.07.09-01, de 09 de julho de 2021, à Emenda Substitutiva n? 004 do Projeto de Lei no 004/2021 - LDO - 2022, enviada por meio do Ofício 2021.07.09-01.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/parecer_no_017-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/parecer_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei n.2 012/2021, que institui o Cadastro Municipal de Pessoa com TEA - Transtorno do Espectro Autista o âmbito do Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/parecer_no_018-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/parecer_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei n.2 014/2021, que dispõe sobre a obrigatoriedade da afixação em local visível, da Relação dos nomes e número do CRM dos médicos plantonistas, bem como, dos	nomes	dos	responsáveis administrativos e dos responsáveis pela Chefia de Plantão, dos hospitais públicos, prontos-socorros, unidades básicas de saúde - UBS, ambulatórios, na Cidade de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/parecer_no_019-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/parecer_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei n.2 015/2021, que dispõe sobre a instituição do Programa de Prevenção e Controle do Diabetes em Crianças e Adolescentes nas Creches e Escolas Públicas Municipais de Itaiçaba.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/parecer_no_020-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/parecer_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Decreto Legislativo n.2 006/2021, que dispõe sobre a concessão de Título de Cidadão Itaiçabense e dá outras providencias.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/parecer_no_021-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/parecer_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Decreto Legislativo n.2 007/2021, que dispõe sobre a concessão de Honraria Medalha Pe. Abílio Monteiro Neto e dá outras providencias-</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/parecer_no_022-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/parecer_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei n.2 016/2021, que dispõe sobre a instituição do Dia Municipal do Vaqueiro no Município de Itaiçaba/CE, a ser comemorado anualmente no dia 08 de setembro de cada ano, e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/parecer_no_024-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/parecer_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final sobre o Projeto de Lei n.2 017/2021, de 18 de novembro de 2021, que torna a Associação Despertando Sonhos uma Entidade de Utilidade Pública.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/parecer_no_025-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/parecer_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, sobre a Mensagem de Veto Parcial n? 2021.12.17-01, de 17 de dezembro de 2021, ao Projeto de Lei n? 013/2021, de 13 de dezembro de 2021, enviada por meio do Ofício ne 2021.12.17-01, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>PARECER CONJUNTO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/parecer_conjunto_no_001-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/parecer_conjunto_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da de Saúde, Previdência Social e Assistência Social sobre o Projeto de Lei de no 002/2021, de 05 de março de 2021, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/parecer_conjunto_no_002-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/parecer_conjunto_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre as Contas de Governo do Exercício de 2013, do Ex-Prefeito José Orlando de Holanda, que recebeu Parecer Prévio do TCE-CE favorável pela Aprovação.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>CECDUMA - Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/parecer_conjunto_no_003-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/parecer_conjunto_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, Infância e Juventude sobre o Projeto de Lei ne 003/2021, de 31 de março de 2021, que institui 0 CACS/FUNDEB no âmbito do Município de Itaiçaba, em atenção ao que dispõe a Lei Federal ne 14.113 e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/parecer_conjunto_no_004-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/parecer_conjunto_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre  as Contas de Governo do Exercício de 2015,  do Ex-Prefeito José Orlando de Holanda, que recebeu Parecer Prévio do extinto TCM-CE, FAVORÁVEL pela Aprovação.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/parecer_conjunto_no_005-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/parecer_conjunto_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei n? 008/2021, de 10 de setembro de 2021, que dispõe sobre a ampliação do limite para abertura de créditos adicionais suplementares durante a Execução do Orçamento Municipal no Exercício Financeiro de 2021 e altera o art. 6 Q da Lei Municipal n? 585/2020, de 04 de novembro de 2020.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/parecer_conjunto_no_006-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/parecer_conjunto_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei n? 009/2021, d OI de outubro de 2021 (Lei Orçamentária Anual LOA - 2()22), que estima a Receie fixa a Despesa do Município de Itaiçaba para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/parecer_conjunto_no_007-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/parecer_conjunto_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre a Emenda Substitutiva ne 003/2021 ao Projeto de Lei	(Complementar) n o 004/2021 - LDO - 2022.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/parecer_conjunto_no_008-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/parecer_conjunto_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre o Projeto de Lei nº 010/2021, de 28 de outubro de 2021, que dispõe sobre a ampliação do limite para abertura de créditos adicionais suplementares durante a Execução do Orçamento Municipal no Exercício Financeiro de 2021 e altura o art. 6º da Lei Municipal nº 585/2020, e 04 de novembro de 2020.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/parecer_conjunto_no_009-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/parecer_conjunto_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final e da Comissão de Finanças e Orçamento sobre as Emendas Substitutivas ne 010/2021 e nº 011/2021, ao Projeto de Lei nº 010/2021, de 28 de outubro de 2021.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final, COMSPA - Comissão de Saúde, Previdência e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/parecer_conjunto_no_010-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/parecer_conjunto_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final, da Comissão de Finanças e Orçamento, e da Comissão de Saúde, Previdência e_x000D_
 Assistência Social sobre o Projeto de Lei ne 012/2021, de 30 de novembro de 2021, que dispõe sobre a instituição de Incentivo Variável aos profissionais da Atenção Primária à Saúde de Itaiçaba, condicionado ao alcance dos indicadores de desempenho previstos no Programa Previne Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>CECDUMA - Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, COMF - Comissão de Finanças e Orçamento, COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/parecer_conjunto_no_013-2021.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/parecer_conjunto_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto da Comissão de Legislação, Justiça e Redação Final, da Comissão de Finanças e Orçamento e da Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente sobre o Projeto de Lei 13/2021, de 13 de dezembro de 2021, que autoriza o Chefe do Poder Executivo Municipal a conceder Abono Salarial (Rateio) aos profissionais da Educação pertencentes à Proporção de 70% (Setenta por cento) do Fundo de Manutenção e Desenvolvimento da Educação Básica - FUNDEB, em caráter excepcional e proveniente de eventual sobra de recursos, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2320,68 +2320,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_decreto_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_decreto_legislativo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_decreto_legislativo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_indicacao_no_006.1-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_indicacao_no_013.1-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/projeto_de_indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_indicacao_no_015.1-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_no_001-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_no_002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_no_003-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_no_008-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_no_011-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_no_012-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_no_013-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_016-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_024-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_028-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_030-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_043-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_047-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_049-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_062-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no_066-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_074-2021_-_licenca_de_moura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no_075-2021_-_licenca_de_elane.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_078-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_086-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_090-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_093-2021_voto_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_094-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_095-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_096-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_097-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_098-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_099-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/231/parecer_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/parecer_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/parecer_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/parecer_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/parecer_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/parecer_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/parecer_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/parecer_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/parecer_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/parecer_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/parecer_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/parecer_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/340/parecer_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/parecer_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/parecer_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/parecer_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/parecer_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/parecer_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/parecer_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/parecer_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/parecer_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/parecer_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/parecer_conjunto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/parecer_conjunto_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/parecer_conjunto_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/parecer_conjunto_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/parecer_conjunto_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/parecer_conjunto_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/parecer_conjunto_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/parecer_conjunto_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/parecer_conjunto_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/parecer_conjunto_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/parecer_conjunto_no_013-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_decreto_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_decreto_legislativo_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_decreto_legislativo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/364/projeto_de_indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_indicacao_no_006.1-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/370/projeto_de_indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_indicacao_no_013.1-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/376/projeto_de_indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/377/projeto_de_indicacao_no_015.1-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/378/projeto_de_indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_no_001-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/398/projeto_de_lei_no_002-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_no_003-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/400/projeto_de_lei_no_008-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_no_011-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_no_012-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_no_013-2021__executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/393/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_016-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_024-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_028-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_030-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_043-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_047-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_049-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/284/requerimento_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_062-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no_066-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no_074-2021_-_licenca_de_moura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no_075-2021_-_licenca_de_elane.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_078-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_no_086-2021_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_no_090-2021_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no_093-2021_voto_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_no_094-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_no_095-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/324/requerimento_no_096-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_no_097-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_no_098-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_no_099-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/231/parecer_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/329/parecer_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/330/parecer_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/331/parecer_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/332/parecer_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/333/parecer_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/334/parecer_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/335/parecer_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/336/parecer_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/337/parecer_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/338/parecer_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/339/parecer_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/340/parecer_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/341/parecer_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/342/parecer_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/343/parecer_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/344/parecer_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/345/parecer_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/346/parecer_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/347/parecer_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/348/parecer_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/349/parecer_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/350/parecer_conjunto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/351/parecer_conjunto_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/352/parecer_conjunto_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/353/parecer_conjunto_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/354/parecer_conjunto_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/355/parecer_conjunto_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/356/parecer_conjunto_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/357/parecer_conjunto_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/358/parecer_conjunto_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/359/parecer_conjunto_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2021/360/parecer_conjunto_no_013-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>