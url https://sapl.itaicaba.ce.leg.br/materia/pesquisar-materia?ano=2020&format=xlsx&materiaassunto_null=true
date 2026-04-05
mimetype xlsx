--- v0 (2025-11-06)
+++ v1 (2026-04-05)
@@ -54,918 +54,918 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CAPITÃO LAURO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/139/001.2020_ao_pl_008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/139/001.2020_ao_pl_008.2020.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 008/2020, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>NILSINHO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/103/001.2020_ao_pl_007.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/103/001.2020_ao_pl_007.2020.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de lei nº 07/2020, de 03/03/2019 que "Altera a redação do art. 45 da Lei nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2020, e art 6° da Lei nº 555/2019 de 07/11/2019 que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/140/001.2020_ao_pl_008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/140/001.2020_ao_pl_008.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2020 referente ao Projeto de Lei nº 008/2020, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/143/002.2020_ao_pl_008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/143/002.2020_ao_pl_008.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2020 referente ao Projeto de Lei nº 008/2020, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luís Nilson Moreira Freitas, NILSINHO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/144/001.2020_ao_pl_011.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/144/001.2020_ao_pl_011.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2020 ao Projeto de Lei nº 011/2020 do Poder Executivo Municipal, que modifica as leis nº 384/2011 e nº 292/2005, que dispõem sobre a criação de cargos públicos de provimento efetivo e sobre a estrutura administrativa, respectivamente, para acrescentar às mesmas, a inteligência da Lei nº 491/2017 no tocante a contratação por necessidade temporária de excepcional interesse público no município de Itaiçaba/CE, e dá outras providências .</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/146/001.2020_ao_pl_013.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/146/001.2020_ao_pl_013.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2020, referente ao Projeto de Lei nº 013/2020, de 28/07/2020 que altera a redação do art. 45 da Lei nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2020, e art. 6º da Lei nº 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/147/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/147/001.2020.pdf</t>
   </si>
   <si>
     <t>Denomina o nome da praça de Tabuleiro do Luna no Município de Itaiçaba, “praça Antônio Araújo de Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/204/002.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/204/002.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Itaiçabense e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/217/003.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/217/003.2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas de Governo do Município de Itaiçaba, do exercício financeiro de 2014, de responsabilidade do ex-Prefeito Municipal Sr. José Orlando de Holanda, na forma que indica.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>JOÃO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_004-2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_004-2020.pdf</t>
   </si>
   <si>
     <t>Institui Comenda Municipal do Mérito Professora Cecília de Oliveira Lima.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/92/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/92/001.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe que o Poder Executivo viabilize que as empresas que venham a executar obras públicas no Município, possam destinar vagas para habitantes de Itaiçaba, desde atendidos os critérios de qualificação exigíveis para a execução do serviço.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/93/02.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/93/02.2020.pdf</t>
   </si>
   <si>
     <t>Indicando a implantação de calçamento em bloquete em torno da Igreja Católica da comunidade de Tabuleiro do Luna.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/110/ind_003.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/110/ind_003.2020.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito a concessão de isenções tributárias em virtude da emergência pelo COVID-19.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/113/ind_004.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/113/ind_004.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a conceder gratificação temporária e transitória aos servidores que exercem atividades presenciais de enfrentamento, prevenção e combate ao coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/115/ind_005.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/115/ind_005.2020.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito a construção de uma praça na rua Francisco Gomes de Lima, na localidade de Tabuleiro do Luna.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Francisco Erineldo Barbosa Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/129/ind_006.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/129/ind_006.2020.pdf</t>
   </si>
   <si>
     <t>Seja construída uma praça pública próximo à Capela de Cristo Rei, na comunidade de Camurim.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/203/007.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/203/007.2020.pdf</t>
   </si>
   <si>
     <t>Oficie o Senhor José Erenarco da Silva, Prefeito Municipal de Itaiçaba, solicitando as seguintes providências: restauração do acesso, próximo e em cima da ponte do Canal do Trabalhador, onde existem vários buracos. (verdadeiras crateras). Colocação de um semáforo nas extremidades do acesso da barragem que liga a comunidade da Boca do Forno (Aracati) a Itaiçaba. Melhorar e sinalizar o acesso para carro pequeno e/ou transformar a antiga_x000D_
 barragem, em uma via de sentido único para facilitar o acesso enquanto resolve em definitivo a sinalização ( controle de fluxo de carros sobre a barragem).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_008.2020.pdf</t>
   </si>
   <si>
     <t>Oficie o Sr. José Erenarco da Silva, Prefeito Municipal de Itaiçaba, solicitando a pavimentação do trecho compreendido entre o final da av. Cicero Paula e matadouro público municipal.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Erenarco da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/91/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/91/001.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a delegar a prestação dos serviços públicos de abastecimento de água e esgoto sanitário nas localidades de pequeno porte no Município de Itaiçaba/Ceará ao Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Baixo Jaguaribe - SISAR - BBJ e suas associações filiadas e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/95/02.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/95/02.2020.pdf</t>
   </si>
   <si>
     <t>Denomina Pista de Skate no Município de Itaiçaba, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/96/03.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/96/03.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça do Bairro São José no Município de Itaiçaba, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/97/projeto_de_lei_004.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/97/projeto_de_lei_004.2020.pdf</t>
   </si>
   <si>
     <t>Reconhece que toda quinta-feira que antecede o carnaval no Município de Itaiçaba/CE, será o dia comemorativo ao bloco cultural e carnavalesco "Chiquinho da Mamedia", e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_005.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_005.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste dos vencimentos aos professores integrantes do funcional do magistério do Município de Itaiçaba, a partir de 1º de fevereiro de 2020, nas condições estabelecidas nesta Lei.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/101/006.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/101/006.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Plano Municipal para Infância e Adolescência do Município de Itaiçaba/CE e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/102/007.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/102/007.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei n° 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2020, e art. 6° da Lei n° 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/112/008.2020_h3C5mOB.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/112/008.2020_h3C5mOB.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/114/009.2020_PXFoXD7.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/114/009.2020_PXFoXD7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para inclusão ao orçamento vigente o projeto atividade destinado ao enfrentamento da emergência de saúde pública de importância internacional decorrente do coronavírus COVID-19.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/126/010.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/126/010.2020.pdf</t>
   </si>
   <si>
     <t>Denomina o auditório da Escola Dulcineia Gomes Diniz do Município de Itaiçaba, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/127/011.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/127/011.2020.pdf</t>
   </si>
   <si>
     <t>Modifica as Leis nº 384/2011 e nº 292/2005 que dispõe sobre a criação de cargos públicos de provimento efetivo e sobre a estrutura administrativa, respectivamente, para acrescentar as mesmas, a inteligência da Lei nº 491/2017 no tocante a contratação por necessidade temporária de excepcional interesse público no Município de Itaiçaba/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/132/012.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/132/012.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar contrato de comodato que entre si celebram o Município de Itaiçaba/CE a paróquia Nossa Senhora da Boa Viagem, tendo como o objeto o uso de terreno público e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/133/pl_013.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/133/pl_013.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2020, e art. 6º da Lei nº 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/134/projeto_de_lei_014.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/134/projeto_de_lei_014.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública da zona urbana de Itaiçaba, de rua José Cumpertino Moreira no Município de Itaiçaba, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/135/pl_015.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/135/pl_015.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a praça da comunidade do Camurim no Município de Itaiçaba, Miguel José da Silva, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/136/pl_016.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/136/pl_016.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a praça da Barra do Palhano no Município de Itaiçaba, José Gabriel de Oliveira, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/137/pl_017.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/137/pl_017.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a praça da comunidade do Caris no Município de Itaiçaba, Antônio Francisco de Ávila, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/138/pl_018.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/138/pl_018.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a praça da comunidade do Baixo Giqui no Município de Itaiçaba, Ananias Alexandre da Silva, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/142/pl_019.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/142/pl_019.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Políticas Culturais do Município de Itaiçaba e dá outras providências</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/207/020.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/207/020.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art, 45 da Lei Nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício_x000D_
 financeiro de 2020, e art. 6° da Lei Nº 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/208/021.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/208/021.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Fiscal, com vigência para o exercício de 2020, na forma que indica e adota outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/209/022.2020_-_loa.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/209/022.2020_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Itaiçaba, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/210/023.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/210/023.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito municipal, a Lei Federal de Emergência Cultural Aldir Blanc, nº 14.017 de 29 de junho de 2020, que dispõe sobre ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/211/pl_024.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/211/pl_024.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício_x000D_
 financeiro de 2020, e art. 6° da Lei nº 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/215/pl_025.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/215/pl_025.2020.pdf</t>
   </si>
   <si>
     <t>Institui a Planta Genérica de Valores Imobiliários (PGVI) para efeitos de lançamento e cobrança do Imposto Predial e Territorial Urbano (IPTU) e do Imposto sobre Transmissão de Bens Imobiliários (ITBI) relativo ao ano de 2021 e subsequentes.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/220/026.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/220/026.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei nº 548/2019 de 20/08/2019, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2020, e art. 6° da Lei nº 555/2019 de 07/11/2019, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2020.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/90/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/90/001.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de utilização por alunos de objetos cortantes e perfurantes nas escolas do nível fundamental de Itaiçaba e dá outras providencias.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/99/projeto_de_lei_002.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/99/projeto_de_lei_002.2020.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização do Autismo no Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/100/pl_003.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/100/pl_003.2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei n° 538, de 22 de abril de 2019 que dispõe sobre a reorganização administrativa da Câmara Municipal de Itaiçaba, transforma, cria e extingue cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/205/004.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/205/004.2020.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "Setembro Amarelo" e o dia Mundial de Prevenção ao Suicídio no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/206/005.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/206/005.2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Radialista, a ser comemorado no dia 21 de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>CAPITÃO LAURO, JOÃO BOLINHA, NILSINHO, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/213/006.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/213/006.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores do Município de Itaiçaba, para a Legislatura de 2021 a 2024.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/214/007.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/214/007.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 538, de 22 de abril de 2019, que dispõe sobre a reorganização administrativa da Câmara Municipal de Itaiçaba, transforma, cria e extingue cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/219/008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/219/008.2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais para o quadriênio de 2021 a 2024.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/222/009.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/222/009.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Colônia de Férias para as crianças de rede municipal de Itaiçaba no período de férias.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/223/010.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/223/010.2020.pdf</t>
   </si>
   <si>
     <t>Institui feriado do Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/224/011.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/224/011.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Saúde Vocal do Professor da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/225/012.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/225/012.2020.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Itaiçaba, a Campanha Permanente de Prevenção de Doenças Ocupacionais dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/109/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/109/001.2020.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Poder Legislativo do Município de Itaiçaba o Ambiente Virtual de deliberação.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/128/002.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/128/002.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Comissão Especial de assuntos relevantes da Câmara Municipal de Itaiçaba, visando a fiscalização dos Atos Administrativos e do emprego do Erário Público empregado na prevenção e combate ao Covid - 19 e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/212/003.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/212/003.2020.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher, acrescentando o Título V-A e o Capítulo I, ao Regimento Interno da Câmara Municipal de Itaiçaba.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/221/004.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/221/004.2020.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 154 do Regimento Interno da Câmara Municipal de Itaiçaba.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/104/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/104/001.2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Finanças e Planejamento do Município a relação de todos os funcionários contratados pelo Município, sendo uma lista atualizada, discriminando os nomes dos contratados, cargos ocupados, secretaria onde estão lotados e suas devidas remunerações.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/105/002.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/105/002.2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura do Município, a implantação de lombadas na via principal da comunidade de Logradouro.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/106/003.2020_JuJdqwO.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/106/003.2020_JuJdqwO.pdf</t>
   </si>
   <si>
     <t>Solicita que encaminhe ofício ao Sr. Prefeito, José Erenarco da Silva, e ao Sr. Secretário de Saúde, Émerson Gomes, que deve ser convocado a se fazer presente na próxima Sessão Legislativa, a se realizar no dia 24.03.2020, para tratar acerca das informações do que está sendo feito e planejado a nível de Município em virtude da pandemia – Coronavírus, que assusta o mundo inteiro, como: 1) a apresentação do Plano Municipal exigido pelo Ministério Público Estadual e apresentado pelo Município; 2) a elaboração de Políticas Municipais de prevenção;</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/107/004.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/107/004.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente, que se encaminhe ofício ao Sr. Prefeito, José Erenarco da Silva, requerendo: a criação de mecanismos para a distribuição de merenda escolar para as famílias dos alunos carentes das Escolas Municipais em virtude da suspensão das aulas. A criação de mecanismos de apoio aos comerciantes e trabalhadores autónomos ou informais que suspenderam suas atividades. Com o fechamento da Casa Lotérica, Bancos Públicos e Privados e correspondentes bancários, em integração com os Bancos, a criação de mecanismos para facilitar o recebimento do salário dos aposentados, pensionistas e servidores públicos. E a suspensão da cobrança de taxa de iluminação pública por 90 dias das contas de energia no âmbito municipal.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/108/005.2020_s2JzQqP.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/108/005.2020_s2JzQqP.pdf</t>
   </si>
   <si>
     <t>Requer que esta Casa destine moção de pesar à família enlutada da Sra. Maria Luiza, mais conhecida por Dona Totó, mãe das servidoras públicas do Município, ex-secretárias de saúde e de educação, Lúcia Rosa e Rosa Lúcia, que muito contribuem com a nossa sociedade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, CAPITÃO LAURO, CÉLIO SANTOS, Francisco Erineldo Barbosa Silva, JOÃO BOLINHA, Luís Nilson Moreira Freitas, NILSINHO, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/111/006.2020_Dwo4EvS.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/111/006.2020_Dwo4EvS.pdf</t>
   </si>
   <si>
     <t>Seja enviado Moção de Pesar a família Correia Lima pelo falecimento de Raimunda Correia Lima em 12 de abril de 2020.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/116/req_007.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/116/req_007.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente, que se encaminhe ofício ao Sr. Prefeito, José Erenarco da Silva requerendo:  auxílio financeiro ou alimentar para vendedores ambulantes, feirantes e autônomos impossibilitados de trabalhar, devido a Pandemia do COVID – 19, no Município de Itaiçaba.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/117/008.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/117/008.2020.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ofício ao Secretário de Saúde, Émerson Gomes, tratando: 1. Possibilidade de busca ativa das pessoas de grupo risco ao Covid-19, através de cadastro da Secretaria Municipal, sobretudo aos hipertensos, diabéticos, asmáticos, com o objetivo de garantir que não venha a faltar medicamentos; 2. Da urgência concessão de licença às profissionais gestantes, sem prejuízo dos seus vencimentos, com base na recomendação nº 020 de 7 de abril de 2020 do Conselho Nacional de Saúde (CNS) e em virtude da situação de emergência declarada no Município, ficando a disposição para o trabalho remoto, se assim requisitar a Administração</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/118/009.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/118/009.2020.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ofício ao Sr. Prefeito, José Erenarco, e ao Sr. Secretário de Administração e Finanças, Mauro Fernandes, solicitando: 1. A relação de todos os funcionários comissionados do município, discriminando a função, secretaria vinculada e suas devidas remunerações; 2. Resposta do Sr. Prefeito com relação ao reajuste dos servidores municipais, tratando em reunião na data de 11 de fevereiro com comissão de vereadores no gabinete do Prefeito</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/119/010.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/119/010.2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Moção de Pesar à família Costa Rodrigues pelo falecimento de Luís Costa Rodrigues, ex-Vereador, popularmente conhecido por Luiz de Zefa, no dia 30 de maio de 2020.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/120/011.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/120/011.2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Moção de Pesar à família Moreira pelo falecimento de José Cumpertino Moreira, no dia 30 de maio de 2020.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/121/012.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/121/012.2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Prefeito Municipal Sr. José Erenarco da Silva solicitando a relação dos servidores que, indevidamente, receberam o auxílio emergencial e quais providências serão tomadas pelo Governo Municipal em relação aos servidores que fizeram os saques indevidos do auxílio emergencial.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/122/013.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/122/013.2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Prefeito Municipal Sr. José Erenarco da Silva e ao Secretário de Infraestrutura do Município Germânio Soares, solicitando a instalação de iluminação no trecho que liga a cerâmica de saída da entrada principal de Itaiçaba até o início da comunidade do Serrote e a limpeza dos matos que se seguem na entrada principal da cidade até a comunidade do Serrote.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/123/014.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/123/014.2020.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação de moção de aplauso ao Hospital e Maternidade Santa Luísa de Marillac, em Aracati, em virtude dos 64 anos de serviços prestados na área da saúde aos municípios vizinhos, em especial ao Município de Itaiçaba</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/124/015.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/124/015.2020.pdf</t>
   </si>
   <si>
     <t>Requer que envie ofício desta Câmara aos Deputados Federais (Eduardo Bismarck, André Figueiredo, Domingos Neto, Júnior Mano, Luiziane Lins) mais votados em Itaiçaba, para que se posicionem de modo favorável a prorrogação do auxílio emergencial pelos próximos meses conforme discussão na Câmara dos Deputados</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/125/016.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/125/016.2020.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ofício ao Sr. Prefeito, José Enernaco, e a Sra. Secretária de Educação do Município de Itaiçaba, Maria Galdino, solicitando: 1. Qual o percentual de alunos da rede municipal de ensino que estão efetivamente participando do processo de aprendizagem em período de pandemia, seja por aulas virtuais ou buscando atividades nas escolas de forma presencial; 2. Que quando se pensar na volta as aulas, a Secretaria de Educação possa criar Comissão Municipal conduzida por ela e com a participação da Secretaria de Saúde, do Conselho Municipal de Educação, dos representantes das Escolas, representantes de pais, de alunos, Comissão de Educação da Câmara Municipal, Secretaria de Saúde, Secretaria de Infraestrutura, entre outros órgãos, determinando estratégias que possam respeitar sempre diretrizes, protocolos e orientações da Organização Mundial de Saúde</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/130/017.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/130/017.2020.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de sessão solene desta Casa, a ser realizada no dia 25 de agosto de 2.020, em reconhecimento ao empenho dos professores da rede municipal de ensino e em especial ao 2º ano da E.E.F. Dulcinea Gomes Diniz e o 5º ano da E.E.F. Dom Aureliano Matos pela conquista do PRÊMIO ESCOLA NOTA 10. Homenagear os demais professores e todos que fazem as escolas, na pessoa de seus diretores ou diretoras  das escolas que  foram contempladas ou não com o prêmio. Já as escolas como todo seja agraciadas com diploma de reconhecimento pelo trabalho e empenho, onde o Município melhorou o índice de aprendizagem.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/131/018.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/131/018.2020.pdf</t>
   </si>
   <si>
     <t>Solicita que encaminhe ofício ao Prefeito, José Erenarco, solicitando que o Poder Executivo busque adaptar todos os espaços públicos (praças, feiras, passeios públicos, espaços turísticos, espaços urbanos) e prédios públicos à acessibilidade para atender pessoas que possuam mobilidade reduzida ou tipo de deficiência (física, de visão).</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/141/019.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/141/019.2020.pdf</t>
   </si>
   <si>
     <t>Solicita que envie ofício ao Sr. Prefeito, José Erenarco, e ao Secretário de Saúde, Émerson Gomes, requerendo que a fiscalização nas ruas e nos comércios como forma de combate ao Covid-19 aconteça também nos estabelecimentos comerciais da zona rural.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/145/001.2020.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/145/001.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 011/2020 do Poder Executivo Municipal, que modifica as leis nº 384/2011 e nº 292/2005, que dispõem sobre a criação de cargos públicos de provimento efetivo e sobre a estrutura administrativa, respectivamente, para acrescentar às mesmas, a inteligência da Lei nº 491/2017 no tocante a contratação por necessidade temporária de excepcional interesse público no município de Itaiçaba/CE, e dá outras providências .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1272,68 +1272,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/139/001.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/103/001.2020_ao_pl_007.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/140/001.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/143/002.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/144/001.2020_ao_pl_011.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/146/001.2020_ao_pl_013.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/147/001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/204/002.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/217/003.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_004-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/92/001.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/93/02.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/110/ind_003.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/113/ind_004.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/115/ind_005.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/129/ind_006.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/203/007.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/91/001.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/95/02.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/96/03.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/97/projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/101/006.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/102/007.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/112/008.2020_h3C5mOB.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/114/009.2020_PXFoXD7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/126/010.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/127/011.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/132/012.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/133/pl_013.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/134/projeto_de_lei_014.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/135/pl_015.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/136/pl_016.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/137/pl_017.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/138/pl_018.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/142/pl_019.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/207/020.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/208/021.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/209/022.2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/210/023.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/211/pl_024.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/215/pl_025.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/220/026.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/90/001.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/99/projeto_de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/100/pl_003.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/205/004.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/206/005.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/213/006.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/214/007.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/219/008.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/222/009.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/223/010.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/224/011.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/225/012.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/109/001.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/128/002.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/212/003.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/221/004.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/104/001.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/105/002.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/106/003.2020_JuJdqwO.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/107/004.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/108/005.2020_s2JzQqP.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/111/006.2020_Dwo4EvS.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/116/req_007.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/117/008.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/118/009.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/119/010.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/120/011.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/121/012.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/122/013.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/123/014.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/124/015.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/125/016.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/130/017.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/131/018.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/141/019.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/145/001.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/139/001.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/103/001.2020_ao_pl_007.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/140/001.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/143/002.2020_ao_pl_008.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/144/001.2020_ao_pl_011.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/146/001.2020_ao_pl_013.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/147/001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/204/002.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/217/003.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_004-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/92/001.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/93/02.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/110/ind_003.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/113/ind_004.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/115/ind_005.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/129/ind_006.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/203/007.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/91/001.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/95/02.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/96/03.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/97/projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/98/projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/101/006.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/102/007.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/112/008.2020_h3C5mOB.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/114/009.2020_PXFoXD7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/126/010.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/127/011.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/132/012.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/133/pl_013.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/134/projeto_de_lei_014.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/135/pl_015.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/136/pl_016.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/137/pl_017.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/138/pl_018.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/142/pl_019.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/207/020.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/208/021.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/209/022.2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/210/023.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/211/pl_024.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/215/pl_025.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/220/026.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/90/001.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/99/projeto_de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/100/pl_003.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/205/004.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/206/005.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/213/006.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/214/007.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/219/008.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/222/009.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/223/010.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/224/011.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/225/012.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/109/001.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/128/002.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/212/003.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/221/004.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/104/001.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/105/002.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/106/003.2020_JuJdqwO.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/107/004.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/108/005.2020_s2JzQqP.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/111/006.2020_Dwo4EvS.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/116/req_007.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/117/008.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/118/009.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/119/010.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/120/011.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/121/012.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/122/013.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/123/014.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/124/015.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/125/016.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/130/017.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/131/018.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/141/019.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2020/145/001.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>