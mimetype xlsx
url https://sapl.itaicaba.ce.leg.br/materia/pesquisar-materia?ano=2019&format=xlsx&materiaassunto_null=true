--- v0 (2025-11-07)
+++ v1 (2026-04-07)
@@ -54,884 +54,884 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>COMLEGIS - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/9/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/9/001.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao parágrafo único do art. 7º do Projeto de Lei 020/2018.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>NILSINHO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/40/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/40/001.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2019 referente ao Projeto de Lei nº 017/2019, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/42/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/42/002.2019.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n° 017/2019, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/72/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/72/004.2019.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 017/2019, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CAPITÃO LAURO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/73/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/73/005.2019.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/74/006.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/74/006.2019.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/75/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/75/007.2019.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CAPITÃO LAURO, CÉLIO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/76/008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/76/008.2019.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/77/009.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/77/009.2019.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/78/010.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/78/010.2019.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JOÃO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/65/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/65/001.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da honraria Medalha Pe. Abílio Monteiro Neto a Senhora Rochelle Samara Leitão Freitas e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Luís Nilson Moreira Freitas</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da honraria Medalha Pe. Abílio Monteiro Neto a Senhora Luisa de Marilac Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da honraria Medalha Pe. Abílio Monteiro Neto ao Sr. Geniomar Rodrigues de Sena.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da honraria Medalha Pe. Abílio Monteiro Neto a Senhora Maria Elizabete de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>CAPITÃO LAURO, JOÃO BOLINHA, NILSINHO, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da honraria Medalha Pe. Abílio Monteiro Neto a Rochelle Samara Leitão Freitas, Luisa de Marilac Ferreira e Geniomar Rodrigues de Sena e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Itaiçabense, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/64/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/64/007.2019.pdf</t>
   </si>
   <si>
     <t>Denomina o espaço público situado à rua Joaquim Romão Centro Comunitário de Prática do Tênis José Lima.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_decreto_008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_decreto_008.2019.pdf</t>
   </si>
   <si>
     <t>Denomina o nome da Brinquedopraça para "Brinquedopraça Maria de Fátima Barbosa", e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/81/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/81/001.2019.pdf</t>
   </si>
   <si>
     <t>Que seja implantada no Município de Itaiçaba a Casa do Cidadão, onde os moradores possam tirar seus documentos de identidade e CPF gratuitamente.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>CÉLIO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/82/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/82/002.2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adequação do canteiro da Rua Joaquim Romão aos acessos ao conjunto COHAB e a travessa 31 de março, que seja colocada uma tela de proteção à quadra de tênis na Av. Joaquim Romão.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/83/003.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/83/003.2019.pdf</t>
   </si>
   <si>
     <t>Que se proceda com a sinalização de identificação com placas constando os nomes das comunidades da zona rural do município na entrada de cada comunidade. Ademais, em pontos estratégicos, na sede ou na zona rural, placas com os nomes da comunidades e a distância.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Rosembergue Alves Holanda, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/84/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/84/004.2019.pdf</t>
   </si>
   <si>
     <t>A instalação de defesas (protetores) na pontes da barragem de Jeová e do tracoém, com as pinturas das cabeceiras das pontes e recuperação dos pisos das respectivas pontes.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/85/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/85/005.2019.pdf</t>
   </si>
   <si>
     <t>A arborização da Lagoa do Manduca com a delimitação das ruas no entorno.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Erenarco da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/15/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/15/001.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para criação no orçamento vigente de dotações para o desenvolvimento das ações da_x000D_
 filiação da Câmara Municipal com a União dos Vereadores e Câmaras do Ceará, contrato de rateio do Município de Itaiçaba com o Consórcio_x000D_
 de Gestão Integrada de Resíduos Sólidos do Vale do Jaguaribe - CGIRS - VJ, aquisição de equipamento e material permanente junto a Gestão e Desenvolvimento das Ações da Alta e Média Complexidade e aquisição de material de consumo junto a Gestão e Desenvolvimento da_x000D_
 Vigilância em Saúde.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/16/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/16/002.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei Nº 525/2018 de 21/09/2018, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício_x000D_
 financeiro de 2019, e art. 6° da Lei Nº 528/2018 de 27/11/2018, que estima a receita e fxa a despesa do Município de Itaiçaba para o exercício de 2019.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/17/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/17/004.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/18/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/18/005.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece e delimita o novo perímetro urbano da Sede do Município de Itaiçaba, e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/19/006.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/19/006.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, denominação e delimitação de bairros no Município de Itaiçaba no Estado de Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/20/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/20/007.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaiçaba-CE a participar do Consórcio Intermunicipal de Políticas Públicas para o Desenvolvimento Regional Sustentável dos Municípios do Médio Jaguaribe do Estado do Ceará e ratifica o Protocolo de Intenções firmado entre os Municípios de Itaiçaba, Quixeré e Russas e adota outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/21/008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/21/008.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos aos professores integrantes do quadro funcional do magistério do Município de Itaiçaba, a partir de 1º de maio de 2019, nas condições estabelecidas nesta Lei.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/29/009.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/29/009.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para criação ao orçamento vigente da implantação do fundo municipal do meio ambiente.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/30/projeto_de_lei_n_010.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/30/projeto_de_lei_n_010.2019.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/31/011.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/31/011.2019.pdf</t>
   </si>
   <si>
     <t>Ratifica o Termo de Alteração de Contrato de Consórcio Municipal para Aterro de Resíduos Sólidos  - Comares, Unidade Itaiçaba, inclusive modificando a sua denominação para Consórcio de Gestão Integrada de Resíduos Sólidos do Vale do Jaguaribe - CGIRS-VJ, bem como autoriza o Poder Executivo a celebrar Contrato de Programa com o mencionado Consórcio, outorgando em garantia recursos da quota-parte de Imposto sobre Circulação de Mercadorias e Serviços  - ICMS de titularidade do Município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/44/012.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/44/012.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei n° 525/2018 de 21/09/2018, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria para o exercício financeiro de 2019. e o art. 6° da Lei n° 528/2018 de 27/11/2018, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2019.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/45/013.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/45/013.2019.pdf</t>
   </si>
   <si>
     <t>Denomina a Areninha no Município de Itaiçaba, neste Estado do Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/46/014.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/46/014.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação Fiscal do Município de Itaiçaba  - REFIS Municipal 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/47/015.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/47/015.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Convênio de Cooperação com o Estado do Ceará para a gestão associada do serviço público de saneamento básico e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/48/016.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/48/016.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 45 da Lei n° 525/2019 de 21/09/2018, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2019, e art. 6° da Lei n° 528/2018 de 27/11/2018, que estima a receita e fixa a despesa do Município de Itaiçaba para o exercício de 2019.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/49/017.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/49/017.2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Itaiçaba, para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/50/018.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/50/018.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal, a repassar o valor estabelecido para o incentivo de custeio referente a parcela extra oriunda do Ministério da Saúde aos Agentes Comunitários de Saúde - ACS e Agentes de Combate as Endemias - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/51/019.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/51/019.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivo financeiro diretamente aos Agentes Comunitários de Saúde - ACS, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/86/020.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/86/020.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico, compreendendo os serviços de abastecimento de água, esgotamento sanitário, limpeza urbana e manejo de resíduos sólidos, drenagem e manejo de águas pluviais urbanas na sede e nas comunidades rurais do Município de Itaiçaba/CE e dá outras providências</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/88/021.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/88/021.2019.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos, com ênfase em reciclagem, autoriza a contratação da associação de catadores/as de materiais recicláveis, implementa a bolsa catador e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/11/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/11/001.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece novos valores da remuneração dos servidores ocupantes de Cargos Comissionados da Câmara Municipal de Itaiçaba - Ceará e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>Francisco Erineldo Barbosa Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/12/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/12/002.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queima, soltura e manuseio de fogos de artifícios e artefatos pirotécnicos que causem poluição sonora, acima de 65 decibéis no município de Itaiçaba, e da outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/13/003.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/13/003.2019.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Itaiçaba a Câmara Mirim, e estabelece normas para seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/43/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/43/004.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização administrativa da Câmara Municipal de Itaiçaba, transforma e extingue cargos e funções e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/14/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/14/005.2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 4° ao artigo 6° da lei nº 419/2013 tornando inexigível a participação e aprovação, através de prova escrita, dos conselheiros tutelares candidatos a reeleição que já tenham cumprido tal exigência na eleição anterior.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/32/006.2019_monyc9x.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/32/006.2019_monyc9x.pdf</t>
   </si>
   <si>
     <t>Altera o inciso V  do Art. 7º da Lei 533/2019 de 15 de fevereiro de 2019 que dispõe sobre a legislação e fiscalização do serviço de transporte individual ou coletivo de passageiros em todo o município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/33/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/33/007.2019.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Itaiçaba o evento cultural Pega de Boi no Mato.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/52/008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/52/008.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da disciplina "Historia do Município de Itaiçaba e da Serra do Ereré" na grade Curricular da Rede Pública de Ensino do Município de Itaiçaba, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/53/009.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/53/009.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos Diabéticos em instituições da rede pública e privada do Município de Itaiçaba.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/54/010.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/54/010.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da carga horária de servidores públicos que tenham sob sua guarda, filho (a), sendo pessoa com deficiência, o âmbito do Município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/87/011.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/87/011.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão da “Carteira de Identificação Estudantil” dos estudantes matriculados na rede particular e rede pública do ensino Município de Itaiçaba – CE e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CAPITÃO LAURO, NILSINHO, Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/2/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/2/001.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atas das sessões do Plenário  da Câmara Municipal de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/34/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/34/002.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Itaiçaba a filiar-se com a União dos Vereadores e Câmaras do Ceará  - UVC e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/35/003.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/35/003.2019.pdf</t>
   </si>
   <si>
     <t>Solicita a alteração do nome da Comissão de Educação, Cultura, Desporto, Urbanismo e Meio Ambiente, para: Comissão de Educação, Cultura, Desporto, Urbanismo, Meio Ambiente, Infância e Juventude.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/36/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/36/004.2019.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Itaiçaba.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/58/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/58/005.2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Instruções Normativas do Sistema de Controle Interno - SCI, que dispõe sobre a adoção de procedimentos e atos, no âmbito do Poder Legislativo do município de Itaiçaba.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/59/006.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/59/006.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Controle Patrimonial e Almoxarifado do Poder Legislativo de Itaiçaba.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/60/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/60/007.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Contabilidade do Poder Legislativo de Itaiçaba.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/61/008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/61/008.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Recursos Humanos do Poder Legislativo de Itaiçaba.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/62/009.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/62/009.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Licitações e Contratos do Poder Legislativo de Itaiçaba.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/63/010.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/63/010.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da Instruções Normativa do Sistema de Transporte do Poder Legislativo de Itaiçaba.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/10/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/10/001.2019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente e senhores Vereadores, conforme disposição regimental e com muito pesar, peço que esta Casa destine Moção de Pesar à família enlutada da professora Socorro Galdino, da comunidade de Logradouro, em virtude do falecimento de sua mãe, Ilda Oliveira Galdino, mas conhecida por Dona Eudinha, ocorrido no último dia 24 de janeiro de 2019.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/22/002.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/22/002.2019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que o presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através deste, depois de ouvido o Plenário, solicitar que seja encaminhada Moção de Pesar à família Lima Barros pelo falecimento Eliacir Lima Barros, no dia 05 de Fevereiro de 2019.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/23/003.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/23/003.2019.pdf</t>
   </si>
   <si>
     <t>A atenção do Poder Executivo com a quadra de esportes do Conjunto Padre Abílio, que necessita de reparos na iluminação e atenção na limpeza.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/24/004.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/24/004.2019.pdf</t>
   </si>
   <si>
     <t>Que se encaminhe este requerimento, após aprovado, ao Prefeito Municipal, José Erenarco, solicitando a implementação de placas de identificação na entrada de cada comunidade da zona rural identificando o nome da referida comunidade.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/25/005.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/25/005.2019.pdf</t>
   </si>
   <si>
     <t>O encaminhamento do nome de Gabriela Mendes Barros no rol de mulheres homenageadas em alusão ao mês de Março, mês da mulher, em virtude de lei existente de autoria da ex-vereadora Luiza de Marilac.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/26/006.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/26/006.2019.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Saúde relatório referente à  cooperação técnica entre o município e o programa "Qualifa SUS" do Ministério da Saúde.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/27/007.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/27/007.2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Presidente desta Casa, que se encaminhe ofício ao Sr. Prefeito, José Erenarco da Silva requerendo que enquanto os banheiros das obras em andamento no Polo de Lazer Beira Rio ficam prontas, se contrate banheiros químicos para atender nossa população, bem como aos nossos visitantes</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/28/008.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/28/008.2019.pdf</t>
   </si>
   <si>
     <t>Organização de Audiência Pública, em data e horário a combinar com a Mesa Diretora, com o fim de discutir com a sociedade e autoridades competentes, sobre os problemas causados a nossa população pela forma como foi construída a Rodovia Estadual CE 371 e as possíveis medidas para solução ou  mitigação desses problemas.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/37/009.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/37/009.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal, que se conceda homenagem a Escola de Ensino Médio João Barbosa Lima.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/38/010.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/38/010.2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene desta Casa, a ser realizada no dia 13 de agosto de 2019, em reconhecimento ao empenho dos professores da rede municipal de ensino da E.E.F. Dom Aureliano Matos, em especial a professora Cláudia Rita Araújo Damasceno pela conquista do 2° lugar no Programa Agrinho.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/39/011.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/39/011.2019.pdf</t>
   </si>
   <si>
     <t>Solicita depois de ouvido em Plenário, que convoque o Secretário Municipal de Agricultura para apresentar-se ao Plenário deste Poder Legislativo, na Sessão do dia 20 de agosto, com o fim de prestar informações sobre o gerenciamento do lixão municipal.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/55/013.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/55/013.2019.pdf</t>
   </si>
   <si>
     <t>Seja expedido ofício à Prefeitura Municipal de Itaiçaba (Secretaria de Administração Finanças), solicitando o seguinte: relação dos servidores contratados temporariamente e detentores de cargos comissionados e cópia do contrato celebrado entre a Prefeitura Municipal de Itaiçaba e a Empresa Duvale Projetos e Construções Ltda.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/56/014.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/56/014.2019.pdf</t>
   </si>
   <si>
     <t>Encaminhe ao Poder Executivo a solicitação de limpeza da comunidade, bem como de reparo nas lâmpadas apagadas que iluminam a comunidade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/57/015.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/57/015.2019.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração (tapa buraco) no trecho da vila levinos da entrada da cidade.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda, Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/79/016.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/79/016.2019.pdf</t>
   </si>
   <si>
     <t>Realização de audiência pública para tratar sobre a reforma da previdência aprovada pelo congresso nacional no ano de 2019, a realiza-se à em dia 16 de dezembro, segunda-feira, às 8h da manhã, com a Comissão de Direito Previdenciário da OAB - Subseção Aracati.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/80/017.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/80/017.2019.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do Regimento Interno, seja apresentado votos de congratulações ao Sr. Edson Pereira Costa, mais conhecido por Edinho, pela sua presença assídua a todas as sessões ordinárias da Câmara Municipal de Itaiçaba, nesse ano de 2019.</t>
   </si>
   <si>
     <t>Requerimento de Candidatura</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/6/001.2019.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/6/001.2019.pdf</t>
   </si>
   <si>
     <t>Requer o devido registro de sua candidatura para concorrer ao cargo de 2º Secretário da Câmara, na eleição do dia 15 de janeiro de 2019, para o Biênio de 2019-2020.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/94/veto_19.12.10.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/94/veto_19.12.10.pdf</t>
   </si>
   <si>
     <t>Veto Relativo ao Projeto de Lei n° 011/2019, de 12 de dezembro de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1238,68 +1238,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/9/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/40/001.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/42/002.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/72/004.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/73/005.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/74/006.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/75/007.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/76/008.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/77/009.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/78/010.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/65/001.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/64/007.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_decreto_008.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/81/001.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/82/002.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/83/003.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/84/004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/85/005.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/15/001.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/16/002.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/17/004.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/18/005.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/19/006.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/20/007.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/21/008.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/29/009.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/30/projeto_de_lei_n_010.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/31/011.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/44/012.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/45/013.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/46/014.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/47/015.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/48/016.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/49/017.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/50/018.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/51/019.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/86/020.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/88/021.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/11/001.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/12/002.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/13/003.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/43/004.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/14/005.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/32/006.2019_monyc9x.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/33/007.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/52/008.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/53/009.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/54/010.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/87/011.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/2/001.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/34/002.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/35/003.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/36/004.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/58/005.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/59/006.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/60/007.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/61/008.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/62/009.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/63/010.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/10/001.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/22/002.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/23/003.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/24/004.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/25/005.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/26/006.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/27/007.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/28/008.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/37/009.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/38/010.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/39/011.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/55/013.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/56/014.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/57/015.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/79/016.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/80/017.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/6/001.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/94/veto_19.12.10.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/9/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/40/001.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/42/002.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/72/004.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/73/005.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/74/006.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/75/007.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/76/008.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/77/009.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/78/010.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/65/001.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/64/007.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/89/projeto_de_decreto_008.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/81/001.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/82/002.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/83/003.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/84/004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/85/005.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/15/001.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/16/002.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/17/004.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/18/005.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/19/006.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/20/007.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/21/008.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/29/009.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/30/projeto_de_lei_n_010.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/31/011.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/44/012.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/45/013.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/46/014.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/47/015.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/48/016.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/49/017.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/50/018.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/51/019.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/86/020.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/88/021.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/11/001.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/12/002.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/13/003.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/43/004.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/14/005.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/32/006.2019_monyc9x.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/33/007.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/52/008.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/53/009.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/54/010.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/87/011.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/2/001.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/34/002.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/35/003.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/36/004.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/58/005.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/59/006.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/60/007.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/61/008.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/62/009.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/63/010.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/10/001.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/22/002.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/23/003.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/24/004.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/25/005.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/26/006.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/27/007.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/28/008.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/37/009.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/38/010.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/39/011.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/55/013.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/56/014.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/57/015.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/79/016.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/80/017.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/6/001.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2019/94/veto_19.12.10.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>