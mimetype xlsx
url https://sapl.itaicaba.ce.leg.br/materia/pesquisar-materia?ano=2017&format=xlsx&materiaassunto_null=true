--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -54,651 +54,651 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NILSINHO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/169/001.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/169/001.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao senhor prefeito municipal José Eneranarco da Silva, depois de ouvir o plenário : que o posto de saúde da localidade do alto Ferrão - Amarilio Costa de Holanda - seja totalmente reformado.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sheila Pereira Damasceno</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/170/002.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/170/002.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva depois de ouvido o plenário: Que seja implantada coleta de lixo na comunidade de Tomé Afonso.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antoniel Max Silva Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/171/003.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/171/003.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvido o Plenário: Que sejam colocadas bancos na praça Paulo Sarasete, conforme o projeto inicial da obra.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CÉLIO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/172/004.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/172/004.2017.pdf</t>
   </si>
   <si>
     <t>Deverá se encaminhada ao senhor Prefeito Municipal José Erenarcio da Silva, depois de ouvido o plenário:  que o poder Executivo busque providências relativas á redução de velocidade no cruzamento da Rua Joaquim Romão com a Travessa 31 de Março e em outros locais onde o risco de acidentes seja eminente.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/173/005.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/173/005.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao senhor Prefeito Municipal José Erenarco da Silva, depois de ouvido o plenário: que seja construído um NOVO CHAFARIZ  na comunidade do Camurim.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Francisco Erineldo Barbosa Silva, CAPITÃO LAURO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/174/006.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/174/006.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o plenário: Que seja criado o plenário de cargos, no âmbito do sistema Único de saúde - SUS, no município de Itaiçaba, no estado do Ceará.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luís Nilson Moreira Freitas</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/175/007.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/175/007.2017.pdf</t>
   </si>
   <si>
     <t>Ouvindo o plenário, ao senhor Prefeito Municipal, José Erenarco da Silva que sejam feitos serviços de melhoramento com Piçarra nas  estradas de acesso da localidade de cidade Nova á  localidade de tabuleiro do Luna, bem como nas ruas que ainda não tem calçãmento, inclusive a que dá acesso ao lixão.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/176/008.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/176/008.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o plenário: que seja construída uma praça  na rua Francisco Gomes de Lima na localidade de tabuleiro do Luna.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Francisco Erineldo Barbosa Silva</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/177/009.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/177/009.2017.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvido o plenário, com as seguintes reivindicações para a localidade de alto Brito: Que seja construída a coberta da quadra esportiva da localidade, que sejam disponibilizadas 20 contêneires (coletores) de lixo ou tambores e distribuídos nas principais ruas; que sejam construídos o calçamento nas ruas que não dispõem de pavimentação.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/178/010.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/178/010.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvido o plenário: Que seja pavimentada a rua Jesus Correia Lima.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/179/011.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/179/011.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o plenário: Que a ultima Rua projetada 2 localizada no final do conjunto Padre Abilío seja denominada de Rua Francisco Fidelis de Menezes.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/180/012.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/180/012.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o plenário: Dispõe sobre á casa de Apoio a Saúde do município de Itaiçaba que terá sua localização na cidade de Fortaleza que indica.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CAPITÃO LAURO</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/181/013.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/181/013.2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um calendário de pagamentos das renumerações dos servidores públicos municipais de Itaiçaba/CE e dá outras providencias.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/182/014.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/182/014.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor prefeito Municipal José Erenarco da Silva, depois de ouvido o plenário: que o município de Itaiçaba-CE implante em nosso município o NASF - de apoio de saúde a família.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rosembergue Alves Holanda</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/183/015.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/183/015.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito José Erenarco da Silva, depois de ouvir o plenário:  que seja calçada a rua Francisco Manuel, localizada no conjunto Padre Abílio.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/184/017.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/184/017.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal Senhor José Erenarco da Silva, depois de ouvido plenário: que seja reformada a quadra de esportes da comunidade camurim.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/185/018.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/185/018.2017.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 74, do regimento interno da câmara municipal, indico, ouvido o plenário, ao Senhor Prefeito municipal, Senhor José Erenarco da Silva, o seguinte: que seja viabilizada a perfuração de um poço com as dimensões necessárias para atender ao sistema de abastecimento D`água da localidade do rancho do povo.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/186/019.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/186/019.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal Senhor José Erenarco da Silva, depois ouvir o plenário: que a estrada da rua Joaquim Romão até a comunidade do alto Ferrão seja RESTAURADA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/187/020.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/187/020.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco de Silva, depois de ouvir o plenário: que a estrada para o Logradouro ate a comunidade do baixo Jiqui seja RESTAURADA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/188/021.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/188/021.2017.pdf</t>
   </si>
   <si>
     <t>Requer que depois de ouvido o plenário que se oficie o senhor José Erenarco da Silva, Prefeito Municipal de Itaiçaba, solicitando as seguintes providências na comunidade do Baixo do Giqui: Reforma do posto de saúde da comunidade, principalmente pintura e colocação de uma tela de proteção no portão de entrada para evitar entrada de animais ( Gatos ), recuperação da quadra de esporte, rachaduras e pintura das linhas de marcação da quadra,  de um poço profundo para atender ao sistema de Abastecimento D´água da comunidade, restauração da estrada para o logradouro até a comunidade do Baixo do Gequi.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/189/022.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/189/022.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o Plenário: que seja feita uma pintura geral, pintura do piso e reforma do Alambrado no ginásio de esportes do conjunto Pe. Abílio.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/190/023.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/190/023.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Senhor Prefeito Municipal José Erenarco da Silva, depois de ouvir o plenário: que seja feita uma reforma da quadra de esportes da comunidade do Alto Ferrão incluindo a Recuperação da iluminação da quadra.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento do salario mínimo vigente nos termos da lei n° 13.152 de 29 de julho de 2015, de 2016, com vigência a partir de 1° de janeiro de 2017, nas condições estabelecidas nesta lei.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/192/002.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/192/002.2017.pdf</t>
   </si>
   <si>
     <t>Estabelece o orçamento cidadão como forma de participação popular na elaboração do plano plurianual, da lei orçamental anual e dá outras providencias.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/193/003.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/193/003.2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do programa "Bolsa atleta" no município de Itaiçaba e dá outras providencias.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/194/004.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/194/004.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja alterado o paragrafo único do art. 69 da lei 144/95  que dispõe sobre o estatuto dos servidores do município de Itaiçaba-CE, que trata sobre licença partenidade.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/195/005.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/195/005.2017.pdf</t>
   </si>
   <si>
     <t>Cria o "Dia Municipal do Evangélico" e dá outras providencias.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/196/006.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/196/006.2017.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da apresentação e contratação de bandas e/ou Artistas locais em todos os Shows do município, que tenham qualquer vínculo com o poder público.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/197/007.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/197/007.2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o dia municipal da Síndrome de Down no município de Itaiçaba e adota outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/198/008.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/198/008.2017.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do assistente social no calendário oficial do município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/199/009.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/199/009.2017.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de combate ao abuso e á exploração sexual de crianças e adolescentes no município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/200/010.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/200/010.2017.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que institui o dia municipal da enfermagem no calendário oficial do município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/201/011.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/201/011.2017.pdf</t>
   </si>
   <si>
     <t>Institui a semana de enfretamento á violência contra a mulher no calendário oficial do município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/202/012.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/202/012.2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de energia elétrica e água no município de Itaiçaba e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/148/001.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/148/001.2017.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada Moção de Pesar à família de Maria Lenilra de Sousa, falecida em 14 de janeiro de 2017.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/149/002.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/149/002.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar moção de aplauso pelo aniversário emancipação do nosso querido estado do Ceará, celebrando hoje, 17/01, comemorando aos 218 anos desde feito que para nós cearenses de muita alegria.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/150/003.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/150/003.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja fornecido cópia de todas as portarias/decretos, em vigor até a presente data. Relação da composição da equipe de licitação desta Casa, licitações realizadas e a realizar com local, data e hora do certame e cópia da Lei Orçamentária 2017 do Município de Itaiçaba.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/151/004.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/151/004.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar moção  de aplauso à Escola Estadual João Barbosa Lima pelo desempenho positivo de seus alunos no ENEM (Exame Nacional de Escolas do Ensino Médio). O bom índice de aprovação da Escola anualmente, é fruto do compromisso de seus professores, funcionários e núcleo gestor.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/152/005.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/152/005.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie Exmo.. Sr. Prefeito Municipal de Itaiçaba a designar um secretário ou a equipe de transição de governo para na tribuna livre a ser realizada no dia 31 de janeiro ás 19h na câmera municipal, realizar a seguinte atividade: Uma explanação sobre a real situação financeira Administrativa que recebeu o municipal de Itaiçaba em 01 de janeiro de 2017.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/153/006.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/153/006.2017.pdf</t>
   </si>
   <si>
     <t>Requer que depois de ouvido o plenário, que oficie a senhora Secretária de Ação Social do Município, solicitando a seguinte informação a documentação: Relação das casas de taipa (barro) existe no Município, descriminando por localidade/bairro, n° de moradores por residência e o nome do Proprietário.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/154/007.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/154/007.2017.pdf</t>
   </si>
   <si>
     <t>Requer que depois de ouvidos o plenário, que se oficie a Senhora Secretária de administração e Finanças do Município, Solicitando a seguinte informação e documentação: Cópia da estrutura administrativa desse Município, discriminando por cargos ou funções do quadro permanente, de confiança e em comissão, distribuídas pela diversas Secretaria Municipais.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/155/008.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/155/008.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar propositura Solicitando realização de sessão intinerante na comunidade de Baixo Giqui, com sugestão de data para 11 de Março do corrente do ano, para tratar das dificuldades diárias que enfrentam aquela comunidade, sobretudo, com relação a água disponível para os moradores. Aproveito também, para solicitar ao Presidente desta casa, convite ao Prefeito municipal, vice-prefeita e secretários  de governo a participarem conosco  da sessão.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/156/009.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/156/009.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao senhor prefeito e ao secretário de saúde deste município, que a administração municipal possa ofertar o projeto de aulas de zumba em nosso município.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/157/010.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/157/010.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a senhora Secretaria de Administração e finanças do município, solicitando a seguinte informação e documentação: relação dos permissionários; vendedores em barracas, isopor e ambulantes cadastros pela prefeitura  para trabalhar  no carnaval 2017, discriminando o nome e a atividade (barraca, isopor ou ambulante), bem como o valor cobrado por cada permissionário. Solicitamos informar também, a destinação nos valores arrecadados pela prefeitura com o aluguel do espaço para exploração de vendas durante o carnaval 2017 nas áreas da Beira-rio e prefeitura.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/158/011.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/158/011.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a senhora Secretaria de Administração e finanças do Município, solicitando a seguinte informação e documentação: Cópia da estrutura administrativo desse município, discriminando por cargos ou funções do quadro permanente, de confiança e em comissão, distribuídas pelas diversas secretarias municipais.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/159/012.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/159/012.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar requerimento solicitando ao Sr. Presidente da Câmara Municipal de Itaiçaba, o espaço desta casa para a realização de audiência pública com o tema "A reforma da Previdência social e seus impactos na vida dos trabalhadores", a realizar-se no dia 25 de Março (Sábado), as 09:00 horas, com a presença do Deputado Estadual Elmo de Freitas.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/160/013.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/160/013.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie o senhor Secretário de Infra-Estrutura do município, solicitando as seguintes providencias: Colocação de placas de sinalização nas principais Avenidas e ruas do centro da cidade, Recuperação da manta asfáltica da avenida Barbosa lima.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/161/014.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/161/014.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie a senhora secretaria de administração e finanças do município, Solicitando a seguinte informação e documentação: Em complemento ao requerimento 010/2017 APROVADO pela câmara e respondido pelo recebido dos permissionários; vendedores em barracas, isopor e ambulantes cadastrados pela prefeitura para trabalhar no carnaval 2017, através do DAM ( Documento de Arrecadação Municipal ) bem como, solicitamos informar também a comprovação dos valores arrecados  e gastos pela prefeitura com refeições ( Café da manhã, Almoço e Jantar ) dos policiais, corpo de bombeiros e segurança, conforme informando por essa Administração.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/162/015.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/162/015.2017.pdf</t>
   </si>
   <si>
     <t>Reer que se oficie a senhora secretária de administração e finanças do Município, solicitando a seguinte informação e documentação: Relação nominal de todos os terceirizados e contratados por tempo determinado para atender a necessidades temporária de excepcional interesse público conforme Lei Municipal 491/2017 de 22 de Fevereiro de 2017, em vigor no Município, especificando o cargo/função, a carga horária de trabalho, o salário mensal recebido e a secretária de vinculação.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/163/016.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/163/016.2017.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie o senhor secretário de infra-estrutura do Município, Solicitando as seguintes providências na comunidade do baixo Giqui: Reforma do Posto de Saúde da comunidade, principalmente pintura e colocação de uma tela de proteção no portão de entrada para evitar entrada de animais (gatos) , Recuperação da quadra de esporte, rachaduras e pintura das linhas de marcação da quadra, colocar em prática o mesmo tratamento dispensando a comunidade ( inclusive o posto de saúde)</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/164/017.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/164/017.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a audiência pública nesta casa do povo, no dia 21 de Abril de 2017, as 09:30h para discutir os seguintes assuntos: Desvio/fechamento do rio Palhano, Obras pendentes e necessárias á prevenção de enchentes e/ou secas em Itaiçaba-CE, Retirada indiscriminada de água do rio Jaguaribe pelas bombas elevatórias da estação da COGERH em Itaiçaba.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/165/018.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/165/018.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar moção de pesar á família de José Leudo Caminha, funcionário da Prefeitura Municipal  de Itaiçaba, com relevantes serviços Prestados na Secretaria infraestrutura do município desde o ano de 2013, pelo seu falecimento na última sexta-feira, 14.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/166/028.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/166/028.2017.pdf</t>
   </si>
   <si>
     <t>Apresentar moção de aplauso a faculdade do Vale do Jaguaribe em alusão aos 10 anos do curso de Enfermagem e que seja convidado a direção da FVJ juntamente com  o curso de Enfermagem para ser agreciado com um Certificado de Reconhecimento.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>JOÃO BOLINHA</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/167/029.2017.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/167/029.2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado no dia 05 de Dezembro de 2017 em comemoração ao Prémio de Experiência Pedagógia a escola dom Aureliano Matos nas pessoas: Edinaison Galdino Lima - Diretor, Maria Elizabete de Oliveira-Coordenadora pedagógica, Ana Maria de Sousa-Professora do 5º Ano.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/168/req.pdf</t>
+    <t>http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/168/req.pdf</t>
   </si>
   <si>
     <t>Vem com o devido respeito e acatamento solicitar desta Augusta casa legislativa as seguintes informações: Copia de todas a portarias/Decretos, em vigor  até a presente data, Relação da composição da equipe de licitação desta casa, Licitações realizadas e a realizar com local, data e hora do certamente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1005,68 +1005,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/169/001.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/170/002.2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/171/003.2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/172/004.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/173/005.2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/174/006.2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/175/007.2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/176/008.2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/177/009.2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/178/010.2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/179/011.2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/180/012.2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/181/013.2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/182/014.2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/183/015.2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/184/017.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/185/018.2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/186/019.2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/187/020.2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/188/021.2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/189/022.2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/190/023.2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/192/002.2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/193/003.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/194/004.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/195/005.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/196/006.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/197/007.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/198/008.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/199/009.2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/200/010.2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/201/011.2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/202/012.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/148/001.2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/149/002.2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/150/003.2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/151/004.2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/152/005.2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/153/006.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/154/007.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/155/008.2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/156/009.2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/157/010.2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/158/011.2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/159/012.2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/160/013.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/161/014.2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/162/015.2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/163/016.2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/164/017.2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/165/018.2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/166/028.2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/167/029.2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/168/req.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/169/001.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/170/002.2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/171/003.2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/172/004.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/173/005.2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/174/006.2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/175/007.2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/176/008.2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/177/009.2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/178/010.2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/179/011.2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/180/012.2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/181/013.2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/182/014.2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/183/015.2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/184/017.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/185/018.2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/186/019.2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/187/020.2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/188/021.2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/189/022.2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/190/023.2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/192/002.2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/193/003.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/194/004.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/195/005.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/196/006.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/197/007.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/198/008.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/199/009.2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/200/010.2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/201/011.2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/202/012.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/148/001.2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/149/002.2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/150/003.2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/151/004.2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/152/005.2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/153/006.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/154/007.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/155/008.2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/156/009.2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/157/010.2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/158/011.2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/159/012.2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/160/013.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/161/014.2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/162/015.2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/163/016.2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/164/017.2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/165/018.2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/166/028.2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/167/029.2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaicaba.ce.leg.br/media/sapl/public/materialegislativa/2017/168/req.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>